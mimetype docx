--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -645,282 +645,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03328427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling of ob/ob mice skeletal muscle exosome-like vesicles demonstrates combined action of miRNAs, proteins and lipids to modulate lipid homeostasis in recipient cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adipocyte-derived extracellular vesicles in health and diseases: Nano-packages with vast biological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Jalabert</w:t>
+                <w:t xml:space="preserve">X. Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Reininger</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-00983-3⟩</w:t>
+              <w:t xml:space="preserve">FASEB BioAdvances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (6), pp.407-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fba.2020-00147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420029v1</w:t>
+                <w:t xml:space="preserve">inserm-03344398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipocyte-derived extracellular vesicles in health and diseases: Nano-packages with vast biological properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Rome</w:t>
+                <w:t xml:space="preserve">Profiling of ob/ob mice skeletal muscle exosome-like vesicles demonstrates combined action of miRNAs, proteins and lipids to modulate lipid homeostasis in recipient cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Reininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Loyer</w:t>
+                <w:t xml:space="preserve">Emmanuelle Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Nieto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yohann Coute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB BioAdvances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (6), pp.407-419. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fba.2020-00147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-00983-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-03344398v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics in atrial fibrillation: A reappraisal</w:t>
               </w:r>
@@ -1312,77 +1312,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Nanovesicles from Orange Juice to Reverse Diet-Induced Gut Modifications in Diet-Induced Obese Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Colosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1574,239 +1574,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphocyte-derived exosomal microRNAs promote pancreatic beta cell death and may contribute to type 1 diabetes development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological properties of plant-derived extracellular vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rome</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.09.011⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.529--538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8fo02295j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620397v1</w:t>
+                <w:t xml:space="preserve">hal-02195201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological properties of plant-derived extracellular vesicles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lymphocyte-derived exosomal microRNAs promote pancreatic beta cell death and may contribute to type 1 diabetes development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine K. Kruit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Menoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels L. Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (2), pp.529--538. </w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.348-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8fo02295j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195201v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNAs from urinary extracellular vesicles are non-invasive early biomarkers of diabetic nephropathy in type 2 diabetes patients with the ‘Asian Indian phenotype’</w:t>
               </w:r>
@@ -2041,420 +2041,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal information for studies of extracellular vesicles 2018 (MISEV2018): a position statement of the International Society for Extracellular Vesicles and update of the MISEV2014 guidelines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MicroRNAs from urinary extracellular vesicles are non-invasive early biomarkers of diabetic nephropathy in type 2 diabetes patients with the ‘Asian Indian phenotype’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sathishkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Thery</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Johnathon Anderson</w:t>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323217v1</w:t>
+                <w:t xml:space="preserve">hal-01981573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs from urinary extracellular vesicles are non-invasive early biomarkers of diabetic nephropathy in type 2 diabetes patients with the ‘Asian Indian phenotype’</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Meugnier</w:t>
+                <w:t xml:space="preserve">Analysis of the microRNA signature in left atrium from patients with valvular heart disease reveals their implications in atrial fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Donate Puertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Euthine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981573v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the microRNA signature in left atrium from patients with valvular heart disease reveals their implications in atrial fibrillation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimal information for studies of extracellular vesicles 2018 (MISEV2018): a position statement of the International Society for Extracellular Vesicles and update of the MISEV2014 guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Witwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Donate Puertas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+                <w:t xml:space="preserve">Elena Aikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Euthine</w:t>
+                <w:t xml:space="preserve">Maria Jose Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chevalier</w:t>
+                <w:t xml:space="preserve">Johnathon Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.1535750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20013078.2018.1535750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626365v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lymphocyte-Derived Exosomal MicroRNAs Promote Pancreatic beta Cell Death and May Contribute to Type 1 Diabetes Development</w:t>
               </w:r>
@@ -2559,2221 +2559,2221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in diet associated with cancer: An evolutionary perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atrial fibrillation is associated with hypermethylation in human left atrium, and treatment with decitabine reduces atrial tachyarrhythmias in spontaneously hypertensive rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Doñate Puertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rome</w:t>
+                <w:t xml:space="preserve">C. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mery</w:t>
+                <w:t xml:space="preserve">C. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika H Dawson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Montagne</w:t>
+                <w:t xml:space="preserve">E. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 184, pp.57 - 67.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trsl.2017.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12465⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675822v1</w:t>
+                <w:t xml:space="preserve">hal-01621517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atrial fibrillation is associated with hypermethylation in human left atrium, and treatment with decitabine reduces atrial tachyarrhythmias in spontaneously hypertensive rats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in diet associated with cancer: An evolutionary perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Romestaing</w:t>
+                <w:t xml:space="preserve">Frederic Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rey</w:t>
+                <w:t xml:space="preserve">Frédéric Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Morel</w:t>
+                <w:t xml:space="preserve">Erika H Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trsl.2017.03.004⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (7), pp.651-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621517v1</w:t>
+                <w:t xml:space="preserve">hal-01675822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miRNA-375 a Sensor of Glucotoxicity Is Altered in the Serum of Children with Newly Diagnosed Type 1 Diabetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition from physical activity to inactivity increases skeletal muscle miR-148b content and triggers insulin resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Marchand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+                <w:t xml:space="preserve">Stéphanie Chanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen van Den Hende</w:t>
+                <w:t xml:space="preserve">Christine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Fabien</w:t>
+                <w:t xml:space="preserve">Elise Pelascini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of diabetes research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (17), pp.e12902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2016/1869082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14814/phy2.12902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850359v1</w:t>
+                <w:t xml:space="preserve">hal-01398592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways implicated in tadalafil amelioration of duchenne muscular dystrophy</w:t>
+                <w:t xml:space="preserve">Depleting extracellular vesicles from fetal bovine serum alters proliferation and differentiation of skeletal muscle cells in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria de Arcangelis</w:t>
+                <w:t xml:space="preserve">Hala Aswad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Strimpakos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.25075⟩</w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12896-016-0262-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595624v1</w:t>
+                <w:t xml:space="preserve">hal-01850046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple microRNA regulation of lipoprotein lipase gene abolished by 3'UTR polymorphisms in a triglyceride-lowering haplotype harboring p.Ser474Ter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lefai</w:t>
+                <w:t xml:space="preserve">miRNA-375 a Sensor of Glucotoxicity Is Altered in the Serum of Children with Newly Diagnosed Type 1 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen van Den Hende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.01.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of diabetes research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/1869082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01986056v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from physical activity to inactivity increases skeletal muscle miR-148b content and triggers insulin resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Pelascini</w:t>
+                <w:t xml:space="preserve">Multiple microRNA regulation of lipoprotein lipase gene abolished by 3'UTR polymorphisms in a triglyceride-lowering haplotype harboring p.Ser474Ter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Caussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybil Charriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Meirhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dallongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.12902⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 246, pp.280-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398592v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depleting extracellular vesicles from fetal bovine serum alters proliferation and differentiation of skeletal muscle cells in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathways implicated in tadalafil amelioration of duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria de Arcangelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Strimpakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Gabanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Corbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Aswad</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Siro Luvisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 231 (1), pp.224-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.25075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12896-016-0262-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01850046v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TG-associated minor LPL haplotype supresses miR-29 binding on LPL 3'UTR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating MiRNAs of 'Asian Indian Phenotype' Identified in Subjects with Impaired Glucose Tolerance and Patients with Type 2 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sathishkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caussy</w:t>
+                <w:t xml:space="preserve">S. Aravind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Charrière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Euthine</w:t>
+                <w:t xml:space="preserve">B. Mahalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2015.04.059⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.e0128372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0128372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049002v1</w:t>
+                <w:t xml:space="preserve">hal-01850471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-standing arterial hypertension is associated with Pitx2 down-regulation in a rat model of spontaneous atrial tachyarrhythmias</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+                <w:t xml:space="preserve">Horizontal transfer of exosomal microRNAs transduce apoptotic signals between pancreatic beta-cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Menoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP-Europace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/europace/euu139⟩</w:t>
+              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12964-015-0097-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602102v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of miRNAs in biofluids as biomarkers in dietary and lifestyle intervention studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A TG-associated minor LPL haplotype supresses miR-29 binding on LPL 3'UTR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dallongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Euthine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes Nutr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (5), pp.483. </w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241 (1), pp.e12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12263-015-0483-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2015.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01850660v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic Value of Cell-free Circulating MicroRNAs for Obesity and Type 2 Diabetes: A Meta-analysis</w:t>
+                <w:t xml:space="preserve">Long-standing arterial hypertension is associated with Pitx2 down-regulation in a rat model of spontaneous atrial tachyarrhythmias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Villars</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucien Marchand</w:t>
+                <w:t xml:space="preserve">A. Scridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Thivolet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Mol Biomark Diagn</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2155-9929.1000251⟩</w:t>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.160-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/euu139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850534v1</w:t>
+                <w:t xml:space="preserve">hal-01602102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating MiRNAs of 'Asian Indian Phenotype' Identified in Subjects with Impaired Glucose Tolerance and Patients with Type 2 Diabetes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of miRNAs in biofluids as biomarkers in dietary and lifestyle intervention studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0128372⟩</w:t>
+              <w:t xml:space="preserve">Genes Nutr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12263-015-0483-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01850471v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal transfer of exosomal microRNAs transduce apoptotic signals between pancreatic beta-cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Menoud</w:t>
+                <w:t xml:space="preserve">Diagnostic Value of Cell-free Circulating MicroRNAs for Obesity and Type 2 Diabetes: A Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Villars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Thivolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Regazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13, pp.17. </w:t>
+              <w:t xml:space="preserve">J Mol Biomark Diagn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12964-015-0097-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/2155-9929.1000251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850557v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of C2C12 Myoblast and Myotube Exosome-Like Vesicles: A New Paradigm for Myoblast-Myotube Cross Talk?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myotube-derived exosomal miRNAs downregulate Sirtuin1 in myoblasts during muscle cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Forterre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Berger</w:t>
+                <w:t xml:space="preserve">Karim Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Baudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Chikh</w:t>
+                <w:t xml:space="preserve">S. Pesenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Euthine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084153⟩</w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cc.26808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186866v1</w:t>
+                <w:t xml:space="preserve">hal-01859385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust coordination of cardiac functions from gene co-expression reveals a versatile combinatorial transcriptional control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic Analysis of C2C12 Myoblast and Myotube Exosome-Like Vesicles: A New Paradigm for Myoblast-Myotube Cross Talk?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cerutti</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol Biosyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4mb00024b⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e84153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859440v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of C2C12 myoblast and myotube exosome-like vesicles: a new paradigm for myoblast-myotube cross talk?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Jalabert</w:t>
+                <w:t xml:space="preserve">Robust coordination of cardiac functions from gene co-expression reveals a versatile combinatorial transcriptional control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bricca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Z. Paultre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Berger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. P. Gustin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084153⟩</w:t>
+              <w:t xml:space="preserve">Mol Biosyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (9), pp.2415-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4mb00024b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859453v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myotube-derived exosomal miRNAs downregulate Sirtuin1 in myoblasts during muscle cell differentiation</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of C2C12 myoblast and myotube exosome-like vesicles: a new paradigm for myoblast-myotube cross talk?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chikh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Euthine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/cc.26808⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e84153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859385v1</w:t>
+                <w:t xml:space="preserve">hal-01859453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling of circulating microRNAs reveals common microRNAs linked to type 2 diabetes that change with insulin sensitization</w:t>
               </w:r>
@@ -4893,64 +4893,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exosomes participate in the alteration of muscle homeostasis during lipid-induced insulin resistance in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Aswad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar P. B. Wiklander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5021,295 +5021,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An APOA5 3' UTR variant associated with plasma triglycerides triggers APOA5 downregulation by creating a functional miR-485-5p binding site</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age-dependent myocardial transcriptomic changes in the rat. Novel insights into atrial and ventricular arrhythmias pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Charriere</w:t>
+                <w:t xml:space="preserve">Alina Scridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marcais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Sassolas</w:t>
+                <w:t xml:space="preserve">Marcel Perian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2013.12.001⟩</w:t>
+              <w:t xml:space="preserve">Revista Romana De Medicina De Laborator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (1), pp.9-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/rrlm-2014-0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859007v1</w:t>
+                <w:t xml:space="preserve">hal-02638710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-dependent myocardial transcriptomic changes in the rat. Novel insights into atrial and ventricular arrhythmias pathogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An APOA5 3' UTR variant associated with plasma triglycerides triggers APOA5 downregulation by creating a functional miR-485-5p binding site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Caussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Scridon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+                <w:t xml:space="preserve">M. Di Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Perian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rome</w:t>
+                <w:t xml:space="preserve">A. Sassolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Romana De Medicina De Laborator</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (1), pp.9-23. </w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (1), pp.129-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/rrlm-2014-0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2013.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638710v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are extracellular microRNAs involved in type 2 diabetes and related pathologies?</w:t>
               </w:r>
@@ -5399,64 +5399,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">York Hunt Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmeet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5520,64 +5520,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SREBP-1 transcription factors regulate skeletal muscle cell size by controlling protein synthesis through myogenic regulatory factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dessalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Euthine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey de Larichaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5921,51 +5921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling in peripheral blood cells of patients with rheumatoid arthritis in response to anti-TNF-alpha treatments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6049,533 +6049,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Role for Sterol Regulatory Element Binding Protein 1 Transcription Factors in the Regulation of Muscle Mass and Muscle Cell Differentiation</w:t>
+                <w:t xml:space="preserve">Analysis of lifestyle and metabolic predictors of visceral obesity with Bayesian Networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lecomte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Euthine</w:t>
+                <w:t xml:space="preserve">Alex Aussem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Durand</w:t>
+                <w:t xml:space="preserve">André Tchernof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Freyssenet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sérgio Rodrigues de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-11-487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982021v1</w:t>
+                <w:t xml:space="preserve">inserm-00663887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome profiling in response to adiponectin in human cancer-derived cells.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new role for sterol regulatory element binding protein 1 transcription factors in the regulation of muscle mass and muscle cell differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ciancia</w:t>
+                <w:t xml:space="preserve">Virginie Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Euthine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Vidal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Freyssenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42A (1), pp.61-70. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (5), pp.1182-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00013.2010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MCB.00690-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837861v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00817651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of lifestyle and metabolic predictors of visceral obesity with Bayesian Networks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome profiling in response to adiponectin in human cancer-derived cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Aussem</w:t>
+                <w:t xml:space="preserve">Nathalie Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Tchernof</w:t>
+                <w:t xml:space="preserve">Claire Ciancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérgio Rodrigues de Morais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rome</w:t>
+                <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (1), pp.487. </w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42A (1), pp.61-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-11-487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00013.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00663887v1</w:t>
+                <w:t xml:space="preserve">hal-01837861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new role for sterol regulatory element binding protein 1 transcription factors in the regulation of muscle mass and muscle cell differentiation.</w:t>
+                <w:t xml:space="preserve">A New Role for Sterol Regulatory Element Binding Protein 1 Transcription Factors in the Regulation of Muscle Mass and Muscle Cell Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lecomte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Durand</w:t>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Euthine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Freyssenet</w:t>
+                <w:t xml:space="preserve">C. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Freyssenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 30 (5), pp.1182-98. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 30 (5), pp.1182-1198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00817651v1</w:t>
+                <w:t xml:space="preserve">hal-01982021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The microRNA signature in response to insulin reveals its implication in the transcriptional action of insulin in human skeletal muscle and the role of a sterol regulatory element-binding protein-1c/myocyte enhancer factor 2C pathway.</w:t>
               </w:r>
@@ -6600,51 +6600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Gustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6708,64 +6708,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microarray analysis of genes with impaired insulin regulation in the skeletal muscle of type 2 diabetic patients indicates the involvement of basic helix-loop-helix domain-containing, class B, 2 protein (BHLHB2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Berbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6859,64 +6859,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Gustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (11), pp.2555-2564</w:t>
@@ -6939,524 +6939,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarray analyses of SREBP-1a and SREBP-1c target genes identify new regulatory pathways in muscle.</w:t>
+                <w:t xml:space="preserve">Microarray analyses of SREBP-1a and SREBP-1c target genes identify new regulatory pathways in muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 34 (3), pp.327-37. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.327-337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00809732v1</w:t>
+                <w:t xml:space="preserve">hal-01982035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarray analyses of SREBP-1a and SREBP-1c target genes identify new regulatory pathways in muscle</w:t>
+                <w:t xml:space="preserve">Microarray analyses of SREBP-1a and SREBP-1c target genes identify new regulatory pathways in muscle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 34 (3), pp.327-337</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.327-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.90211.2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982035v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00809732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment for 2 mo with n−3 polyunsaturated fatty acids reduces adiposity and some atherogenic factors but does not improve insulin sensitivity in women with type 2 diabetes: a randomized controlled study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of gene expression by glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/86.5.1670⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (4), pp.518-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0b013e3281298fef⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982042v1</w:t>
+                <w:t xml:space="preserve">hal-01982045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of gene expression by glucose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment for 2 mo with n−3 polyunsaturated fatty acids reduces adiposity and some atherogenic factors but does not improve insulin sensitivity in women with type 2 diabetes: a randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvarid Kabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Skurnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Pechtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 10 (4), pp.518-522. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 86 (6), pp.1670-1679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MCO.0b013e3281298fef⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/86.5.1670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982045v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Gene Expression in Skeletal Muscle in Response to Fat Overfeeding in Lean Men</w:t>
               </w:r>
@@ -7704,307 +7704,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering biological annotations and gene expression data to identify putatively co-regulated biological processes.</w:t>
+                <w:t xml:space="preserve">Nitrogen-fixing sinorhizobia with Medicago laciniata constitute a novel biovar (bv. medicaginis) of S-meliloti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corneliu Henegar</w:t>
+                <w:t xml:space="preserve">Maria del Carmen Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Cancello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hubert Vidal</w:t>
+                <w:t xml:space="preserve">Lucette Maure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Clément</w:t>
+                <w:t xml:space="preserve">Odile Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219720006002181⟩</w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (7), pp.526-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2005.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00147232v1</w:t>
+                <w:t xml:space="preserve">hal-02660976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-fixing sinorhizobia with Medicago laciniata constitute a novel biovar (bv. medicaginis) of S-meliloti</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria del Carmen Villegas</w:t>
+                <w:t xml:space="preserve">Clustering biological annotations and gene expression data to identify putatively co-regulated biological processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corneliu Henegar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Cancello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louis Gardan</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2005.12.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (4), pp.833-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219720006002181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660976v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00147232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-based Formal Concept Mining and its Application to Microarray Data Analysis</w:t>
               </w:r>
@@ -8124,51 +8124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 7 (3), pp.249-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9394,77 +9394,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Donate Puertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European-Society-of-Cardiology (ESC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Cardiology., Aug 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10471,77 +10471,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-dependent transcriptomic changes in the rat heart. Implications for cardiac arrhythmogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Scridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10657,51 +10657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative Post-Genomics, IPG'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Lyon, France. 2005</w:t>
@@ -10724,730 +10724,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse du transcriptome de muscles au cours d'un clamp hyperinsulinémique révèle une profonde altération de la régulation transcriptionelle chez les patients diabétiques de type 2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolving transcription network from microarray data with constraint-based formal concept mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Pelloux</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Scientifique de l'ALFEDIAM et ALFEDIAM paramédical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Lyon, France. 2005</w:t>
+              <w:t xml:space="preserve">Ouvertes Biologie Informatique Mathématiques, JOBIM'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.1-2, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584233v1</w:t>
+                <w:t xml:space="preserve">hal-01614548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving transcription network from microarray data with constraint-based formal concept mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'analyse du transcriptome de muscles au cours d'un clamp hyperinsulinémique révèle une profonde altération de la régulation transcriptionelle chez les patients diabétiques de type 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hubert Vidal</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rabasa-Lhoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ouvertes Biologie Informatique Mathématiques, JOBIM'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.1-2, 2005</w:t>
+              <w:t xml:space="preserve">Réunion Scientifique de l'ALFEDIAM et ALFEDIAM paramédical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Lyon, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614548v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of relevant transcription modules using pattern discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en évidence d'une profonde altération de l'expression de gènes en réponse à l'insuline dans le muscle de patients diabétiques de type II. Screening à large echelle en utilisant des puces à ADNpangénomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rabasa-Lhoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Post-Genomics, IPG'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Lyon, France. 2004</w:t>
+              <w:t xml:space="preserve">Réunion Scientifique de l'ALFEDIAM et ALFEDIAM paramédical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Nice, France. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614796v1</w:t>
+                <w:t xml:space="preserve">hal-01584209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d'une profonde altération de l'expression de gènes en réponse à l'insuline dans le muscle de patients diabétiques de type II. Screening à large echelle en utilisant des puces à ADNpangénomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">L'analyse du transcriptome de muscles de patients obèses et diabétiques de type 2 révèle une profonde altération transcriptionnelle en situation d'insulino-résistance au cours d'un clamp hyperinsulinémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rabasa-Lhoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Riou</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Scientifique de l'ALFEDIAM et ALFEDIAM paramédical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Nice, France. 2004</w:t>
+              <w:t xml:space="preserve">AFERO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Nancy, France. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584209v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse du transcriptome de muscles de patients obèses et diabétiques de type 2 révèle une profonde altération transcriptionnelle en situation d'insulino-résistance au cours d'un clamp hyperinsulinémique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Extraction of relevant transcription modules using pattern discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFERO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Nancy, France. 2004</w:t>
+              <w:t xml:space="preserve">Integrative Post-Genomics, IPG'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Lyon, France. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585537v1</w:t>
+                <w:t xml:space="preserve">hal-01614796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression Profiling in Muscle of Type 2 Diabetic Patients during hyperinsulinemia provides new tracks to decipher the molecular defects of insuline resistance in human skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rabasa-Lhoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative Post-Genomics, IPG'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Lyon, France. 2004</w:t>
@@ -11528,51 +11528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Mauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European nitrogen fixation conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Seville, Spain. 1 p., 2000</w:t>
@@ -12152,51 +12152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tacconi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137052" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03752855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paramasivam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gokulakrishnan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranjini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Staimez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263479" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03582039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Witwer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Goberdhan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Driscoll" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Welsh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12182" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03328427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Lay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041788" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Reininger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coute" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00983-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Loyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nieto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fba.2020-00147" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Do&#241;ate Puertas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Arora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asatryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Roderick" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2021.01.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leuzy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourmaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.07.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila Gabriele Mucha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Di Genova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70040-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Colosetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Wiklander" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.08.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Amar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Fitzpatrick" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12790" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Guay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine K. Kruit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Menoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels L. Mulder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.09.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo02295j" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prabu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sathishkumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gastebois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.08.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466242v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forterre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Mizgier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzakri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00929" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Thery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Witwer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aikawa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Alcaraz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathon Anderson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2018.1535750" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626365v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Donate Puertas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196666" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kruit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Menoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L. Mulder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675822v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thomas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika H Dawson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Montagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12465" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01621517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2017.03.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M3LS28K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850359v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Marchand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen van Den Hende" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fabien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1869082" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595624v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Arcangelis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Strimpakos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gabanella" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Corbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siro Luvisetto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25075" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TP7MT7D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01986056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Caussy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Charriere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meirhaeghe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.01.010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VW0SR0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398592v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelascini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12902" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Aswad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalabert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-016-0262-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049002v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caussy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charri&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dallongeville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Euthine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.04.059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602102v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scridon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euu139" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850660v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-015-0483-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850534v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Villars" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thivolet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9929.1000251" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850471v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aravind" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahalingam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128372" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850557v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Regazzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-015-0097-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186866v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forterre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chikh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084153" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859440v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bricca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Z. Paultre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Gustin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4mb00024b" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859453v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesenti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.26808" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Ortega" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Mercader" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Moreno-Navarrete" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rovira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Guerra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc13-1847" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P. B. Wiklander" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty-Berger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-014-3337-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859007v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charriere" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcais" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Filippo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sassolas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.12.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638710v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Scridon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rrlm-2014-0001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644278v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2013.02.018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650910v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York Hunt Ng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmeet Singh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058502" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809752v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dessalle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Larichaudy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Fujii" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050878" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982002v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacovetti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Parnaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jonas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Peyot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI64151" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650190v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defilles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Montero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lissitzky" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100147" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6VWD7X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851725v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coury" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tebib" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferraro-Peyret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00127.2010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982021v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Freyssenet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837861v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciancia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00013.2010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663887v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aussem" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tchernof" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigues de Morais" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-487" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817651v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lecomte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00690-09" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00808523v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Granjon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0165" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982031v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berbe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982029v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granjon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Gustin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809732v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90211.2008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982035v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982042v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvarid Kabir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Skurnik" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naour" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pechtner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/86.5.1670" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982045v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0b013e3281298fef" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982038v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oliel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Jeanne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Michaut" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2007.310" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982048v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Faraj" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Beauregard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-1242" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147232v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Henegar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Cancello" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720006002181" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660976v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Villegas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maure" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Domergue" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gardan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2005.12.008" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DSG2P6D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535568v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982052v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179746v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Topouchian" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gobert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-003-0956-9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CFF1E6513E81EDBBEAAF61E4F4E472E67F74134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179789v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barbot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Windsor" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tricottet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/132.5.1009" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680956v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aattouri" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697791v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bekkara" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Viricel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004365913726" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SR8B3SJN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692543v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet Marel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Materon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698249v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002030050328" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4037C2894BF8B92877FBD28D14B2310D33D79C15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696624v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fernandez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cleyet-Marel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-46-4-972" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689682v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Salducci" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685969v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziani" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741227v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Donate Puertas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claude" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281659v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raymond" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383810v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aussem" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rodrigues de Morais" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perraud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391255v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fayard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535497v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blachon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324828v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Boulicaut" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771670v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maur&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elali" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764790v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771147v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740041v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu098.10" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614639v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Mitasiunaite" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584233v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rabasa-Lhoret" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pelloux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614548v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614796v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584209v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Riou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585537v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584195v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839359v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Carmen Villegas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834878v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Mertani" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lobie" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tome" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Lee" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506005v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324818v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tacconi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137052" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03752855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paramasivam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gokulakrishnan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranjini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Staimez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263479" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03582039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Witwer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Goberdhan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Driscoll" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Welsh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12182" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03328427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Lay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041788" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Loyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nieto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fba.2020-00147" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Reininger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coute" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00983-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Do&#241;ate Puertas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Arora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asatryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Roderick" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2021.01.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leuzy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourmaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.07.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila Gabriele Mucha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Di Genova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70040-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Colosetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Wiklander" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.08.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Amar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Fitzpatrick" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12790" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo02295j" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Guay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine K. Kruit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Menoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels L. Mulder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.09.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prabu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sathishkumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gastebois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.08.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466242v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forterre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Mizgier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzakri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00929" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626365v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Donate Puertas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196666" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Thery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Witwer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aikawa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Alcaraz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathon Anderson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2018.1535750" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kruit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Menoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L. Mulder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01621517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2017.03.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M3LS28K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika H Dawson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Montagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12465" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398592v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelascini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12902" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Aswad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalabert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-016-0262-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen van Den Hende" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fabien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1869082" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01986056v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Caussy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Charriere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meirhaeghe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.01.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VW0SR0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595624v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Arcangelis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Strimpakos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gabanella" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Corbi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siro Luvisetto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25075" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TP7MT7D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aravind" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahalingam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128372" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850557v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Regazzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-015-0097-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caussy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charri&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dallongeville" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Euthine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.04.059" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602102v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scridon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euu139" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850660v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-015-0483-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Villars" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thivolet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9929.1000251" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859385v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chikh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesenti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.26808" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186866v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forterre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084153" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859440v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bricca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Z. Paultre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Gustin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4mb00024b" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Ortega" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Mercader" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Moreno-Navarrete" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rovira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Guerra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc13-1847" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P. B. Wiklander" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty-Berger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-014-3337-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638710v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Scridon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rrlm-2014-0001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859007v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charriere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Filippo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sassolas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.12.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644278v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2013.02.018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650910v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York Hunt Ng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmeet Singh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058502" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809752v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dessalle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Larichaudy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Fujii" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050878" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982002v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacovetti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Parnaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jonas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Peyot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI64151" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650190v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defilles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Montero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lissitzky" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100147" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6VWD7X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851725v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coury" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tebib" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferraro-Peyret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00127.2010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663887v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aussem" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tchernof" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigues de Morais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-487" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817651v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lecomte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00690-09" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837861v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciancia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00013.2010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982021v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Freyssenet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00808523v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Granjon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0165" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982031v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berbe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982029v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granjon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Gustin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982035v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809732v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90211.2008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982045v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0b013e3281298fef" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982042v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvarid Kabir" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Skurnik" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pechtner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/86.5.1670" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982038v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oliel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Jeanne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Michaut" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2007.310" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982048v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Faraj" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Beauregard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-1242" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660976v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Villegas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maure" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Domergue" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gardan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2005.12.008" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DSG2P6D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147232v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Henegar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Cancello" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720006002181" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535568v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982052v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179746v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Topouchian" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gobert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-003-0956-9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CFF1E6513E81EDBBEAAF61E4F4E472E67F74134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179789v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barbot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Windsor" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tricottet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/132.5.1009" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680956v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aattouri" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697791v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bekkara" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Viricel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004365913726" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SR8B3SJN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692543v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet Marel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Materon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698249v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002030050328" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4037C2894BF8B92877FBD28D14B2310D33D79C15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696624v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fernandez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cleyet-Marel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-46-4-972" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689682v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Salducci" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685969v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziani" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741227v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Donate Puertas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claude" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281659v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raymond" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383810v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aussem" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rodrigues de Morais" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perraud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391255v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fayard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535497v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blachon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324828v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Boulicaut" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771670v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maur&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elali" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764790v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771147v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740041v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu098.10" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614639v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Mitasiunaite" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614548v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584233v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rabasa-Lhoret" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pelloux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584209v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Riou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585537v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614796v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584195v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839359v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Carmen Villegas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834878v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Mertani" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lobie" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tome" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Lee" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506005v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324818v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>