--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -191,874 +191,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle and Adipose Tissue Communicate with Extracellular Vesicles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blood-derived miRNA levels are not correlated with metabolic or anthropometric parameters in obese pre-diabetic subjects but with systemic inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paramasivam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gokulakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ranjini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. R. Staimez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23137052⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.e0263479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0263479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844141v1</w:t>
+                <w:t xml:space="preserve">inserm-03752855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood-derived miRNA levels are not correlated with metabolic or anthropometric parameters in obese pre-diabetic subjects but with systemic inflammation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muscle and Adipose Tissue Communicate with Extracellular Vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (2), pp.e0263479. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (13), pp.7052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0263479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23137052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03752855v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating MISEV: Evolving the minimal requirements for studies of extracellular vesicles</w:t>
+                <w:t xml:space="preserve">Profiling of ob/ob mice skeletal muscle exosome-like vesicles demonstrates combined action of miRNAs, proteins and lipids to modulate lipid homeostasis in recipient cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. W. Witwer</w:t>
+                <w:t xml:space="preserve">Audrey Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. C. Goberdhan</w:t>
+                <w:t xml:space="preserve">Laura Reininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. O'Driscoll</w:t>
+                <w:t xml:space="preserve">Emmanuelle Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Théry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. A. Welsh</w:t>
+                <w:t xml:space="preserve">Yohann Coute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jev2.12182⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-00983-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03582039v1</w:t>
+                <w:t xml:space="preserve">hal-03420029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipocyte-Derived Extracellular Vesicles: State of the Art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adipocyte-derived extracellular vesicles in health and diseases: Nano-packages with vast biological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Blandin</w:t>
+                <w:t xml:space="preserve">X. Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Lay</w:t>
+                <w:t xml:space="preserve">L. Nieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (4), pp.1788. </w:t>
+              <w:t xml:space="preserve">FASEB BioAdvances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (6), pp.407-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22041788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fba.2020-00147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03328427v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03344398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipocyte-derived extracellular vesicles in health and diseases: Nano-packages with vast biological properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Le Lay</w:t>
+                <w:t xml:space="preserve">Epigenetics in atrial fibrillation: A reappraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Doñate Puertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Asatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. L. Roderick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB BioAdvances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fba.2020-00147⟩</w:t>
+              <w:t xml:space="preserve">Heart Rhythm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (5), pp.824-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2021.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03344398v1</w:t>
+                <w:t xml:space="preserve">inserm-03344369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling of ob/ob mice skeletal muscle exosome-like vesicles demonstrates combined action of miRNAs, proteins and lipids to modulate lipid homeostasis in recipient cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Updating MISEV: Evolving the minimal requirements for studies of extracellular vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Berger</w:t>
+                <w:t xml:space="preserve">K. W. Witwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Coute</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+                <w:t xml:space="preserve">D. C. Goberdhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. O'Driscoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Welsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-00983-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (14), pp.e12182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jev2.12182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420029v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03582039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics in atrial fibrillation: A reappraisal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adipocyte-Derived Extracellular Vesicles: State of the Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. L. Roderick</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart Rhythm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (5), pp.824-832. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.1788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2021.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22041788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03344369v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03328427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bis(monoacylglycero)phosphate, a new lipid signature of endosome-derived extracellular vesicles</w:t>
               </w:r>
@@ -1312,90 +1312,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Nanovesicles from Orange Juice to Reverse Diet-Induced Gut Modifications in Diet-Induced Obese Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Colosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Wiklander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1440,1021 +1440,1021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity paradox in cancer: Is bigger really better?</w:t>
+                <w:t xml:space="preserve">Lymphocyte-derived exosomal microRNAs promote pancreatic beta cell death and may contribute to type 1 diabetes development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata Ujvari</w:t>
+                <w:t xml:space="preserve">Claudiane Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jacqueline</w:t>
+                <w:t xml:space="preserve">Janine K. Kruit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Missé</w:t>
+                <w:t xml:space="preserve">Veronique Menoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Amar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jay Fitzpatrick</w:t>
+                <w:t xml:space="preserve">Niels L. Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12790⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.348-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433971v1</w:t>
+                <w:t xml:space="preserve">hal-02620397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological properties of plant-derived extracellular vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (2), pp.529--538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8fo02295j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphocyte-derived exosomal microRNAs promote pancreatic beta cell death and may contribute to type 1 diabetes development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MicroRNAs from urinary extracellular vesicles are non-invasive early biomarkers of diabetic nephropathy in type 2 diabetes patients with the ‘Asian Indian phenotype’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudiane Guay</w:t>
+                <w:t xml:space="preserve">C. Sathishkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janine K. Kruit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rome</w:t>
+                <w:t xml:space="preserve">Caroline Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Menoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Niels L. Mulder</w:t>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.09.011⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (3), pp.276-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620397v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs from urinary extracellular vesicles are non-invasive early biomarkers of diabetic nephropathy in type 2 diabetes patients with the ‘Asian Indian phenotype’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skeletal Muscle-Released Extracellular Vesicles: State of the Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Prabu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Rome</w:t>
+                <w:t xml:space="preserve">M. L. Mizgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sathishkumar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Bouzakri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2018.08.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02625193v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal Muscle-Released Extracellular Vesicles: State of the Art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rome</w:t>
+                <w:t xml:space="preserve">Obesity paradox in cancer: Is bigger really better?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacqueline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Forterre</w:t>
+                <w:t xml:space="preserve">Dorothée Missé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L. Mizgier</w:t>
+                <w:t xml:space="preserve">Valentin Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bouzakri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jay Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.13. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (6), pp.1092-1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02466242v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs from urinary extracellular vesicles are non-invasive early biomarkers of diabetic nephropathy in type 2 diabetes patients with the ‘Asian Indian phenotype’</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimal information for studies of extracellular vesicles 2018 (MISEV2018): a position statement of the International Society for Extracellular Vesicles and update of the MISEV2014 guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Meugnier</w:t>
+                <w:t xml:space="preserve">Clotilde Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Witwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Aikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnathon Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.1535750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20013078.2018.1535750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981573v1</w:t>
+                <w:t xml:space="preserve">hal-02323217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the microRNA signature in left atrium from patients with valvular heart disease reveals their implications in atrial fibrillation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevalier</w:t>
+                <w:t xml:space="preserve">MicroRNAs from urinary extracellular vesicles are non-invasive early biomarkers of diabetic nephropathy in type 2 diabetes patients with the ‘Asian Indian phenotype’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sathishkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626365v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal information for studies of extracellular vesicles 2018 (MISEV2018): a position statement of the International Society for Extracellular Vesicles and update of the MISEV2014 guidelines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the microRNA signature in left atrium from patients with valvular heart disease reveals their implications in atrial fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Aikawa</w:t>
+                <w:t xml:space="preserve">Rosa Donate Puertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Jose Alcaraz</w:t>
+                <w:t xml:space="preserve">Vanessa Euthine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnathon Anderson</w:t>
+                <w:t xml:space="preserve">Philippe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (1), pp.1535750. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20013078.2018.1535750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323217v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lymphocyte-Derived Exosomal MicroRNAs Promote Pancreatic beta Cell Death and May Contribute to Type 1 Diabetes Development</w:t>
               </w:r>
@@ -2559,1957 +2559,1957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atrial fibrillation is associated with hypermethylation in human left atrium, and treatment with decitabine reduces atrial tachyarrhythmias in spontaneously hypertensive rats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in diet associated with cancer: An evolutionary perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Romestaing</w:t>
+                <w:t xml:space="preserve">Frederic Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rey</w:t>
+                <w:t xml:space="preserve">Frédéric Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Morel</w:t>
+                <w:t xml:space="preserve">Erika H Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trsl.2017.03.004⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (7), pp.651-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621517v1</w:t>
+                <w:t xml:space="preserve">hal-01675822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in diet associated with cancer: An evolutionary perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atrial fibrillation is associated with hypermethylation in human left atrium, and treatment with decitabine reduces atrial tachyarrhythmias in spontaneously hypertensive rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Doñate Puertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rome</w:t>
+                <w:t xml:space="preserve">C. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mery</w:t>
+                <w:t xml:space="preserve">C. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika H Dawson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Montagne</w:t>
+                <w:t xml:space="preserve">E. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 184, pp.57 - 67.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trsl.2017.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12465⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675822v1</w:t>
+                <w:t xml:space="preserve">hal-01621517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from physical activity to inactivity increases skeletal muscle miR-148b content and triggers insulin resistance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple microRNA regulation of lipoprotein lipase gene abolished by 3'UTR polymorphisms in a triglyceride-lowering haplotype harboring p.Ser474Ter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chanon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rome</w:t>
+                <w:t xml:space="preserve">Cyrielle Caussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Durand</w:t>
+                <w:t xml:space="preserve">Sybil Charriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelascini</w:t>
+                <w:t xml:space="preserve">Aline Meirhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dallongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.12902⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 246, pp.280-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398592v1</w:t>
+                <w:t xml:space="preserve">hal-01986056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depleting extracellular vesicles from fetal bovine serum alters proliferation and differentiation of skeletal muscle cells in vitro</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pathways implicated in tadalafil amelioration of duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria de Arcangelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Strimpakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Gabanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Corbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siro Luvisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 231 (1), pp.224-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.25075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12896-016-0262-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01850046v1</w:t>
+                <w:t xml:space="preserve">hal-01595624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miRNA-375 a Sensor of Glucotoxicity Is Altered in the Serum of Children with Newly Diagnosed Type 1 Diabetes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depleting extracellular vesicles from fetal bovine serum alters proliferation and differentiation of skeletal muscle cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Aswad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of diabetes research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2016/1869082⟩</w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12896-016-0262-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850359v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple microRNA regulation of lipoprotein lipase gene abolished by 3'UTR polymorphisms in a triglyceride-lowering haplotype harboring p.Ser474Ter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lefai</w:t>
+                <w:t xml:space="preserve">miRNA-375 a Sensor of Glucotoxicity Is Altered in the Serum of Children with Newly Diagnosed Type 1 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen van Den Hende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of diabetes research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/1869082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.01.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01986056v1</w:t>
+                <w:t xml:space="preserve">hal-01850359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways implicated in tadalafil amelioration of duchenne muscular dystrophy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesca Gabanella</w:t>
+                <w:t xml:space="preserve">Transition from physical activity to inactivity increases skeletal muscle miR-148b content and triggers insulin resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoletta Corbi</w:t>
+                <w:t xml:space="preserve">Stéphanie Chanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siro Luvisetto</w:t>
+                <w:t xml:space="preserve">Christine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelascini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.25075⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (17), pp.e12902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.12902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01595624v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating MiRNAs of 'Asian Indian Phenotype' Identified in Subjects with Impaired Glucose Tolerance and Patients with Type 2 Diabetes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of miRNAs in biofluids as biomarkers in dietary and lifestyle intervention studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0128372⟩</w:t>
+              <w:t xml:space="preserve">Genes Nutr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12263-015-0483-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850471v1</w:t>
+                <w:t xml:space="preserve">hal-01850660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal transfer of exosomal microRNAs transduce apoptotic signals between pancreatic beta-cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Menoud</w:t>
+                <w:t xml:space="preserve">Diagnostic Value of Cell-free Circulating MicroRNAs for Obesity and Type 2 Diabetes: A Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Villars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Thivolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Regazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12964-015-0097-7⟩</w:t>
+              <w:t xml:space="preserve">J Mol Biomark Diagn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2155-9929.1000251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850557v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TG-associated minor LPL haplotype supresses miR-29 binding on LPL 3'UTR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caussy</w:t>
+                <w:t xml:space="preserve">S. Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Charrière</w:t>
+                <w:t xml:space="preserve">J. Dallongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Euthine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atherosclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 241 (1), pp.e12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2015.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-standing arterial hypertension is associated with Pitx2 down-regulation in a rat model of spontaneous atrial tachyarrhythmias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Scridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Scridon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EP-Europace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (1), pp.160-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/europace/euu139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of miRNAs in biofluids as biomarkers in dietary and lifestyle intervention studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating MiRNAs of 'Asian Indian Phenotype' Identified in Subjects with Impaired Glucose Tolerance and Patients with Type 2 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sathishkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aravind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes Nutr</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12263-015-0483-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.e0128372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0128372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01850660v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic Value of Cell-free Circulating MicroRNAs for Obesity and Type 2 Diabetes: A Meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucien Marchand</w:t>
+                <w:t xml:space="preserve">Horizontal transfer of exosomal microRNAs transduce apoptotic signals between pancreatic beta-cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Menoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Thivolet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rome</w:t>
+                <w:t xml:space="preserve">R. Regazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Mol Biomark Diagn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (6), </w:t>
+              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2155-9929.1000251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12964-015-0097-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850534v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myotube-derived exosomal miRNAs downregulate Sirtuin1 in myoblasts during muscle cell differentiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Proteomic analysis of C2C12 myoblast and myotube exosome-like vesicles: a new paradigm for myoblast-myotube cross talk?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karim Chikh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Euthine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/cc.26808⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e84153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859385v1</w:t>
+                <w:t xml:space="preserve">hal-01859453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of C2C12 Myoblast and Myotube Exosome-Like Vesicles: A New Paradigm for Myoblast-Myotube Cross Talk?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Berger</w:t>
+                <w:t xml:space="preserve">Myotube-derived exosomal miRNAs downregulate Sirtuin1 in myoblasts during muscle cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Baudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Chikh</w:t>
+                <w:t xml:space="preserve">S. Pesenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Euthine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (1), pp.e84153. </w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.78-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/cc.26808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186866v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust coordination of cardiac functions from gene co-expression reveals a versatile combinatorial transcriptional control</w:t>
               </w:r>
@@ -4619,4732 +4619,4598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of C2C12 myoblast and myotube exosome-like vesicles: a new paradigm for myoblast-myotube cross talk?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profiling of circulating microRNAs reveals common microRNAs linked to type 2 diabetes that change with insulin sensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Berger</w:t>
+                <w:t xml:space="preserve">Francisco J. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Baudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Chikh</w:t>
+                <w:t xml:space="preserve">Josep M. Mercader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Maria Moreno-Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084153⟩</w:t>
+              <w:t xml:space="preserve">Diabetes Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (5), pp.1375-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/dc13-1847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859453v1</w:t>
+                <w:t xml:space="preserve">hal-01859430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling of circulating microRNAs reveals common microRNAs linked to type 2 diabetes that change with insulin sensitization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oscar Rovira</w:t>
+                <w:t xml:space="preserve">Exosomes participate in the alteration of muscle homeostasis during lipid-induced insulin resistance in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Aswad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester Guerra</w:t>
+                <w:t xml:space="preserve">Alexis Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar P. B. Wiklander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Danty-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/dc13-1847⟩</w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (10), pp.2155-2164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-014-3337-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859430v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exosomes participate in the alteration of muscle homeostasis during lipid-induced insulin resistance in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Danty-Berger</w:t>
+                <w:t xml:space="preserve">Age-dependent myocardial transcriptomic changes in the rat. Novel insights into atrial and ventricular arrhythmias pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Scridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Perian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00125-014-3337-2⟩</w:t>
+              <w:t xml:space="preserve">Revista Romana De Medicina De Laborator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (1), pp.9-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/rrlm-2014-0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376852v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-dependent myocardial transcriptomic changes in the rat. Novel insights into atrial and ventricular arrhythmias pathogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rome</w:t>
+                <w:t xml:space="preserve">An APOA5 3' UTR variant associated with plasma triglycerides triggers APOA5 downregulation by creating a functional miR-485-5p binding site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Caussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sassolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Romana De Medicina De Laborator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/rrlm-2014-0001⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (1), pp.129-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2013.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638710v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An APOA5 3' UTR variant associated with plasma triglycerides triggers APOA5 downregulation by creating a functional miR-485-5p binding site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Sassolas</w:t>
+                <w:t xml:space="preserve">Endometrial exosomes/microvesicles in the uterine microenvironment: a new paradigm for embryo-endometrial cross talk at implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">York Hunt Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmeet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2013.12.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859007v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are extracellular microRNAs involved in type 2 diabetes and related pathologies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (10-11), pp.937-945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinbiochem.2013.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometrial exosomes/microvesicles in the uterine microenvironment: a new paradigm for embryo-endometrial cross talk at implantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harmeet Singh</w:t>
+                <w:t xml:space="preserve">MicroRNAs contribute to compensatory β cell expansion during pregnancy and obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jacovetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Abderrahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Parnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Peyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 122 (10), pp.3541-3551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI64151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650910v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SREBP-1 transcription factors regulate skeletal muscle cell size by controlling protein synthesis through myogenic regulatory factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dessalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Euthine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey de Larichaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isao Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (11), pp.e50878. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0050878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00809752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs contribute to compensatory β cell expansion during pregnancy and obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Peyot</w:t>
+                <w:t xml:space="preserve">alpha v integrin processing interferes with the cross-talk between alpha v beta 5/beta 6 and alpha 2 beta 1 integrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Defilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lissitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI64151⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 103 (11), pp.519 - 529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BC20100147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982002v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">alpha v integrin processing interferes with the cross-talk between alpha v beta 5/beta 6 and alpha 2 beta 1 integrins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Siret</w:t>
+                <w:t xml:space="preserve">Gene expression profiling in peripheral blood cells of patients with rheumatoid arthritis in response to anti-TNF-alpha treatments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferraro-Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (7), pp.365-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00127.2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BC20100147⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02650190v1</w:t>
+                <w:t xml:space="preserve">hal-00851725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling in peripheral blood cells of patients with rheumatoid arthritis in response to anti-TNF-alpha treatments.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">A New Role for Sterol Regulatory Element Binding Protein 1 Transcription Factors in the Regulation of Muscle Mass and Muscle Cell Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Rome</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Euthine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Freyssenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (5), pp.1182-1198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851725v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of lifestyle and metabolic predictors of visceral obesity with Bayesian Networks.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Tchernof</w:t>
+                <w:t xml:space="preserve">Transcriptome profiling in response to adiponectin in human cancer-derived cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérgio Rodrigues de Morais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rome</w:t>
+                <w:t xml:space="preserve">Nathalie Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ciancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-11-487⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42A (1), pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00013.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663887v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new role for sterol regulatory element binding protein 1 transcription factors in the regulation of muscle mass and muscle cell differentiation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of lifestyle and metabolic predictors of visceral obesity with Bayesian Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Aussem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tchernof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Rodrigues de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.00690-09⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-11-487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00817651v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome profiling in response to adiponectin in human cancer-derived cells.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new role for sterol regulatory element binding protein 1 transcription factors in the regulation of muscle mass and muscle cell differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Euthine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Freyssenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00013.2010⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (5), pp.1182-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.00690-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837861v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00817651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Role for Sterol Regulatory Element Binding Protein 1 Transcription Factors in the Regulation of Muscle Mass and Muscle Cell Differentiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">The microRNA Signature in Response to Insulin Reveals Its Implication in the Transcriptional Action of Insulin in Human Skeletal Muscle and the Role of a Sterol Regulatory Element-Binding Protein-1c/Myocyte Enhancer Factor 2C Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Gustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Freyssenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (5), pp.1182-1198</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (11), pp.2555-2564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982021v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microRNA signature in response to insulin reveals its implication in the transcriptional action of insulin in human skeletal muscle and the role of a sterol regulatory element-binding protein-1c/myocyte enhancer factor 2C pathway.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Gustin</w:t>
+                <w:t xml:space="preserve">Microarray analysis of genes with impaired insulin regulation in the skeletal muscle of type 2 diabetic patients indicates the involvement of basic helix-loop-helix domain-containing, class B, 2 protein (BHLHB2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Rieusset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+                <w:t xml:space="preserve">V. Berbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (9), pp.1899-1912</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00808523v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarray analysis of genes with impaired insulin regulation in the skeletal muscle of type 2 diabetic patients indicates the involvement of basic helix-loop-helix domain-containing, class B, 2 protein (BHLHB2)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The microRNA signature in response to insulin reveals its implication in the transcriptional action of insulin in human skeletal muscle and the role of a sterol regulatory element-binding protein-1c/myocyte enhancer factor 2C pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Berbe</w:t>
+                <w:t xml:space="preserve">Aurélie Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Besson</w:t>
+                <w:t xml:space="preserve">Marie-Paule Gustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (11), pp.2555-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db09-0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982031v1</w:t>
+                <w:t xml:space="preserve">inserm-00808523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microRNA Signature in Response to Insulin Reveals Its Implication in the Transcriptional Action of Insulin in Human Skeletal Muscle and the Role of a Sterol Regulatory Element-Binding Protein-1c/Myocyte Enhancer Factor 2C Pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Granjon</w:t>
+                <w:t xml:space="preserve">Microarray analyses of SREBP-1a and SREBP-1c target genes identify new regulatory pathways in muscle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-P. Gustin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Meugnier</w:t>
+                <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.327-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.90211.2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982029v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00809732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microarray analyses of SREBP-1a and SREBP-1c target genes identify new regulatory pathways in muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34 (3), pp.327-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarray analyses of SREBP-1a and SREBP-1c target genes identify new regulatory pathways in muscle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of gene expression by glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 34 (3), pp.327-37. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (4), pp.518-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.90211.2008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0b013e3281298fef⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00809732v1</w:t>
+                <w:t xml:space="preserve">hal-01982045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of gene expression by glucose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Treatment for 2 mo with n−3 polyunsaturated fatty acids reduces adiposity and some atherogenic factors but does not improve insulin sensitivity in women with type 2 diabetes: a randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvarid Kabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Skurnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Pechtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MCO.0b013e3281298fef⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 86 (6), pp.1670-1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/86.5.1670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982045v1</w:t>
+                <w:t xml:space="preserve">hal-01982042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment for 2 mo with n−3 polyunsaturated fatty acids reduces adiposity and some atherogenic factors but does not improve insulin sensitivity in women with type 2 diabetes: a randomized controlled study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Changes in Gene Expression in Skeletal Muscle in Response to Fat Overfeeding in Lean Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Oliel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Michaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/86.5.1670⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (11), pp.2583-2594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/oby.2007.310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982042v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Gene Expression in Skeletal Muscle in Response to Fat Overfeeding in Lean Men</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Acute Hyperglycemia Induces a Global Downregulation of Gene Expression in Adipose Tissue and Skeletal Muscle of Healthy Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bossu</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Beauregard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Michaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/oby.2007.310⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (4), pp.992-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db06-1242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982038v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Hyperglycemia Induces a Global Downregulation of Gene Expression in Adipose Tissue and Skeletal Muscle of Healthy Subjects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">May Faraj</w:t>
+                <w:t xml:space="preserve">Clustering biological annotations and gene expression data to identify putatively co-regulated biological processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corneliu Henegar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Cancello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angélique Michaut</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db06-1242⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (4), pp.833-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219720006002181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982048v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00147232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen-fixing sinorhizobia with Medicago laciniata constitute a novel biovar (bv. medicaginis) of S-meliloti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Carmen Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Maure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 29 (7), pp.526-538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.syapm.2005.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering biological annotations and gene expression data to identify putatively co-regulated biological processes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Cancello</w:t>
+                <w:t xml:space="preserve">Constraint-based Formal Concept Mining and its Application to Microarray Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (1), pp.59-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00147232v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based Formal Concept Mining and its Application to Microarray Data Analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ubiquitin-proteasome pathway is a new partner for the control of insulin signaling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 9 (1), pp.59-82</w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (3), pp.249-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535568v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ubiquitin-proteasome pathway is a new partner for the control of insulin signaling.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence for the absence of an intestinal adaptive mechanism to compensate for C. parvum -induced amino acid malabsorption in suckling rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Topouchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91 (3), pp.197-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-003-0956-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982052v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the absence of an intestinal adaptive mechanism to compensate for C. parvum -induced amino acid malabsorption in suckling rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Gobert</w:t>
+                <w:t xml:space="preserve">The Regionalization of PepT1, NBAT and EAAC1 Transporters in the Small Intestine of Rats Are Unchanged from Birth to Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Windsor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Tricottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 132 (5), pp.1009-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/132.5.1009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-003-0956-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02179746v1</w:t>
+                <w:t xml:space="preserve">hal-02179789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Regionalization of PepT1, NBAT and EAAC1 Transporters in the Small Intestine of Rats Are Unchanged from Birth to Adulthood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic evidence for adaptation to a high protein diet in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Viviane Tricottet</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aattouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 132 (5), pp.1009-1011. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 131, pp.91-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179789v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic evidence for adaptation to a high protein diet in rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Jean</w:t>
+                <w:t xml:space="preserve">Distribution of phenolic compounds within seed and seedlings of two Vicia faba cvs differing in their seed tannin content, and study of their seed and root phenolic exudations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bekkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Viricel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 203, pp.27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1004365913726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680956v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of phenolic compounds within seed and seedlings of two Vicia faba cvs differing in their seed tannin content, and study of their seed and root phenolic exudations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid identification of Medicago nodulating strains by using two oligonucleotide probes complementary to 16S rDNA sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Cleyet Marel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Materon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 43 (9), pp.854-861</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1004365913726⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02697791v1</w:t>
+                <w:t xml:space="preserve">hal-02692543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid identification of Medicago nodulating strains by using two oligonucleotide probes complementary to 16S rDNA sequences</w:t>
+                <w:t xml:space="preserve">Sinorhizobium medicae sp. nov., isolated from annual Medicago spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Cleyet Marel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Brunel</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Cleyet-Marel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 46 (4), pp.972-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00207713-46-4-972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692543v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence that two genomic species of Rhizobium are associated with Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Cleyet Marel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 165 (4), pp.285-288. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002030050328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinorhizobium medicae sp. nov., isolated from annual Medicago spp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance des composés phénoliques dans les interactions entre plantes et microorganismes : exemple des relations Rhizobium/légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Cleyet Marel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.C. Cleyet-Marel</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Salducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 143 (6), pp.521-529</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696624v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance des composés phénoliques dans les interactions entre plantes et microorganismes : exemple des relations Rhizobium/légumineuses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Cleyet Marel</w:t>
+                <w:t xml:space="preserve">Comparison of nucleotide diversity and symbiotic properties of Rhizobium meliloti populations from annual Medicago species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wery</w:t>
-[...93 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Cleyet Marel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 19, pp.71-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9354,1100 +9220,1100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PITX2 and atrial fibrillation: from palpitations to methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Donate Puertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European-Society-of-Cardiology (ESC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Cardiology., Aug 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent (1960-2012) and future (2021-2050) major temperature variations in middle mountain areas: comparison between Vercors (Rhône-Alpes, France) and Gaspe Peninsula (Quebec, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bigot</w:t>
+                <w:t xml:space="preserve">F. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Association of Geographers (CAG), Session 07: Time-series analysis, variability and trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Saint John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01281659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust gene selection from microarray data with a novel Markov boundary learning method : Application to diabetes analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aussem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rodrigues de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty ECSQARU'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Verona, Italy. pp.724-735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+                <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Villeurbanne (France), juillet 2008, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de groupes de gènes intéressants dans des données d'expression: apport des ensembles fréquents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Fouille de données biopuces à EGC 2003, Lyon, 22 janvier 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisabilité des extractions d'ensembles fréquents dans des données biopuces : éléments de solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées post-génomiques de la Doua (JPGD'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure bactérienne clonale ou panmictique des populations de Sinorhizobium meliloti, symbiote des luzernes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Mauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Elali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Cleyet Marel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Biodiversité et fonctionnement des ecosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid identification of the two species of Sinorhizobium which nodulate Medicago using two oligonucleotide probes complementary to 16S rRNA genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Materon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Cleyet Marel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Australian nitrogen fixation conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des souches de Rhizobium associées au genre Medicago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Mauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Cleyet Marel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres de phytobactériologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10457,1280 +10323,1280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-dependent transcriptomic changes in the rat heart. Implications for cardiac arrhythmogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Scridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESC Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. Cardiovascular Research, 103, 2014, Third Congress of the ESC-Council-on-Basic-Cardiovascular-Science, Frontiers in Cardio Vascular Biology 2014, Barcelona. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cvr/cvu098.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using pattern discovery techniques in computational biology to discover new putative transcription factor binding sites in the promoter sequences of insulin-regulated genes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">L'analyse du transcriptome de muscles au cours d'un clamp hyperinsulinémique révèle une profonde altération de la régulation transcriptionelle chez les patients diabétiques de type 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hubert Vidal</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rabasa-Lhoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Post-Genomics, IPG'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Lyon, France. 2005</w:t>
+              <w:t xml:space="preserve">Réunion Scientifique de l'ALFEDIAM et ALFEDIAM paramédical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Lyon, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614639v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving transcription network from microarray data with constraint-based formal concept mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Besson</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouvertes Biologie Informatique Mathématiques, JOBIM'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.1-2, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse du transcriptome de muscles au cours d'un clamp hyperinsulinémique révèle une profonde altération de la régulation transcriptionelle chez les patients diabétiques de type 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rome</w:t>
+                <w:t xml:space="preserve">Using pattern discovery techniques in computational biology to discover new putative transcription factor binding sites in the promoter sequences of insulin-regulated genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ieva Mitasiunaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Besson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Pelloux</w:t>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Scientifique de l'ALFEDIAM et ALFEDIAM paramédical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Lyon, France. 2005</w:t>
+              <w:t xml:space="preserve">Integrative Post-Genomics, IPG'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Lyon, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584233v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d'une profonde altération de l'expression de gènes en réponse à l'insuline dans le muscle de patients diabétiques de type II. Screening à large echelle en utilisant des puces à ADNpangénomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">L'analyse du transcriptome de muscles de patients obèses et diabétiques de type 2 révèle une profonde altération transcriptionnelle en situation d'insulino-résistance au cours d'un clamp hyperinsulinémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rabasa-Lhoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Riou</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Scientifique de l'ALFEDIAM et ALFEDIAM paramédical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Nice, France. 2004</w:t>
+              <w:t xml:space="preserve">AFERO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Nancy, France. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584209v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse du transcriptome de muscles de patients obèses et diabétiques de type 2 révèle une profonde altération transcriptionnelle en situation d'insulino-résistance au cours d'un clamp hyperinsulinémique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Extraction of relevant transcription modules using pattern discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Besson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFERO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Nancy, France. 2004</w:t>
+              <w:t xml:space="preserve">Integrative Post-Genomics, IPG'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Lyon, France. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585537v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of relevant transcription modules using pattern discovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence d'une profonde altération de l'expression de gènes en réponse à l'insuline dans le muscle de patients diabétiques de type II. Screening à large echelle en utilisant des puces à ADNpangénomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rabasa-Lhoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Post-Genomics, IPG'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Lyon, France. 2004</w:t>
+              <w:t xml:space="preserve">Réunion Scientifique de l'ALFEDIAM et ALFEDIAM paramédical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Nice, France. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614796v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression Profiling in Muscle of Type 2 Diabetic Patients during hyperinsulinemia provides new tracks to decipher the molecular defects of insuline resistance in human skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rabasa-Lhoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative Post-Genomics, IPG'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Lyon, France. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinorhizobia efficient with M Laciniata constitute a novel biovar (BV Laciniata) of S. Meliloti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. del Carmen Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Mauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European nitrogen fixation conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Seville, Spain. 1 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the glutamate transporter gene from human placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.C. Mertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Lobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.C. Mertani</w:t>
+                <w:t xml:space="preserve">D. Tome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.O. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">80. Annual meeting of the Endocrine Society (Endo'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Nouvelle-Orléans, United States. 1 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11740,272 +11606,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les données d’expression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+                <w:t xml:space="preserve">Solutions pour le calcul d'ensembles fréquents dans des données biopuces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marti</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatique pour l’analyse du transcriptome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes Science Publications, pp.45-65, 2004, 2-7462-0850-4</w:t>
+              <w:t xml:space="preserve">Informatique pour l'analyse du transcriptome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, pp.231-254, 2004, Traité IC2 : information-commande-communication, 2-7462-0850-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506005v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions pour le calcul d'ensembles fréquents dans des données biopuces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+                <w:t xml:space="preserve">Les données d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancie Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatique pour l'analyse du transcriptome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès, pp.231-254, 2004, Traité IC2 : information-commande-communication, 2-7462-0850-4</w:t>
+              <w:t xml:space="preserve">Informatique pour l’analyse du transcriptome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes Science Publications, pp.45-65, 2004, 2-7462-0850-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324818v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId411"/>
+      <w:footerReference w:type="default" r:id="rId409"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12152,51 +12018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tacconi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137052" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03752855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paramasivam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gokulakrishnan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranjini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Staimez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263479" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03582039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Witwer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Goberdhan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Driscoll" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Welsh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12182" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03328427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Lay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041788" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Loyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nieto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fba.2020-00147" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Reininger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coute" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00983-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Do&#241;ate Puertas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Arora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asatryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Roderick" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2021.01.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leuzy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourmaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.07.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila Gabriele Mucha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Di Genova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70040-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Colosetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Wiklander" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.08.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Amar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Fitzpatrick" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12790" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo02295j" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Guay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine K. Kruit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Menoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels L. Mulder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.09.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prabu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sathishkumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gastebois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.08.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466242v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forterre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Mizgier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzakri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00929" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626365v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Donate Puertas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196666" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Thery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Witwer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aikawa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Alcaraz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathon Anderson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2018.1535750" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kruit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Menoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L. Mulder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01621517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2017.03.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M3LS28K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika H Dawson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Montagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12465" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398592v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelascini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12902" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Aswad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalabert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-016-0262-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen van Den Hende" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fabien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1869082" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01986056v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Caussy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Charriere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meirhaeghe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.01.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VW0SR0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595624v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Arcangelis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Strimpakos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gabanella" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Corbi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siro Luvisetto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25075" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TP7MT7D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aravind" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahalingam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128372" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850557v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Regazzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-015-0097-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caussy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charri&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dallongeville" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Euthine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.04.059" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602102v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scridon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euu139" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850660v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-015-0483-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Villars" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thivolet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9929.1000251" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859385v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chikh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesenti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.26808" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186866v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forterre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084153" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859440v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bricca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Z. Paultre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Gustin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4mb00024b" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Ortega" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Mercader" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Moreno-Navarrete" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rovira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Guerra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc13-1847" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P. B. Wiklander" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty-Berger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-014-3337-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638710v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Scridon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rrlm-2014-0001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859007v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charriere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Filippo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sassolas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.12.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644278v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2013.02.018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650910v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York Hunt Ng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmeet Singh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058502" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809752v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dessalle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Larichaudy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Fujii" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050878" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982002v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacovetti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Parnaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jonas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Peyot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI64151" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650190v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defilles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Montero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lissitzky" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100147" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6VWD7X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851725v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coury" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tebib" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferraro-Peyret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00127.2010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663887v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aussem" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tchernof" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigues de Morais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-487" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817651v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lecomte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00690-09" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837861v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciancia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00013.2010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982021v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Freyssenet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00808523v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Granjon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0165" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982031v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berbe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982029v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granjon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Gustin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982035v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809732v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90211.2008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982045v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0b013e3281298fef" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982042v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvarid Kabir" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Skurnik" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pechtner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/86.5.1670" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982038v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oliel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Jeanne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Michaut" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2007.310" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982048v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Faraj" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Beauregard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-1242" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660976v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Villegas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maure" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Domergue" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gardan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2005.12.008" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DSG2P6D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147232v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Henegar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Cancello" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720006002181" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535568v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982052v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179746v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Topouchian" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gobert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-003-0956-9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CFF1E6513E81EDBBEAAF61E4F4E472E67F74134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179789v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barbot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Windsor" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tricottet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/132.5.1009" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680956v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aattouri" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697791v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bekkara" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Viricel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004365913726" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SR8B3SJN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692543v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet Marel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Materon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698249v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002030050328" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4037C2894BF8B92877FBD28D14B2310D33D79C15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696624v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fernandez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cleyet-Marel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-46-4-972" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689682v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Salducci" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685969v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziani" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741227v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Donate Puertas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claude" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281659v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raymond" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383810v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aussem" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rodrigues de Morais" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perraud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391255v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fayard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535497v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blachon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324828v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Boulicaut" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771670v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maur&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elali" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764790v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771147v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740041v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu098.10" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614639v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Mitasiunaite" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614548v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584233v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rabasa-Lhoret" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pelloux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584209v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Riou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585537v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614796v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584195v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839359v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Carmen Villegas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834878v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Mertani" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lobie" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tome" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Lee" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506005v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324818v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tacconi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03752855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paramasivam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gokulakrishnan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranjini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Staimez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Reininger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coute" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00983-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Lay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Loyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nieto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fba.2020-00147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Do&#241;ate Puertas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Arora" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asatryan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Roderick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2021.01.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03582039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Witwer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Goberdhan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Driscoll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;ry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Welsh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03328427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blandin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041788" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leuzy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourmaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.07.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila Gabriele Mucha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Di Genova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70040-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Colosetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Wiklander" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.08.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620397v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Guay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine K. Kruit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Menoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels L. Mulder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.09.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195201v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo02295j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625193v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prabu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sathishkumar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gastebois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.08.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forterre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Mizgier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzakri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00929" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Amar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Fitzpatrick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12790" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Thery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Witwer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aikawa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Alcaraz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathon Anderson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2018.1535750" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626365v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Donate Puertas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196666" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kruit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Menoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L. Mulder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675822v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thomas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika H Dawson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Montagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12465" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01621517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2017.03.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M3LS28K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01986056v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Caussy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Charriere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meirhaeghe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.01.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VW0SR0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Arcangelis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Strimpakos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gabanella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Corbi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siro Luvisetto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25075" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TP7MT7D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Aswad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalabert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-016-0262-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Marchand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen van Den Hende" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fabien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1869082" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelascini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12902" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-015-0483-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850534v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Villars" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thivolet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9929.1000251" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049002v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caussy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charri&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dallongeville" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Euthine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.04.059" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602102v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scridon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euu139" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850471v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aravind" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahalingam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128372" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850557v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Regazzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-015-0097-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859453v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chikh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084153" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesenti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.26808" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859440v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bricca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Z. Paultre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Gustin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4mb00024b" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859430v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Ortega" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Mercader" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Moreno-Navarrete" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rovira" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Guerra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc13-1847" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376852v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forterre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P. B. Wiklander" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty-Berger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-014-3337-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Scridon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rrlm-2014-0001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859007v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charriere" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Filippo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sassolas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.12.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650910v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York Hunt Ng" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmeet Singh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058502" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644278v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2013.02.018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982002v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacovetti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Parnaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jonas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Peyot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI64151" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809752v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dessalle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Larichaudy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Fujii" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050878" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650190v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defilles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Montero" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lissitzky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100147" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6VWD7X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851725v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coury" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tebib" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferraro-Peyret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00127.2010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982021v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Freyssenet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837861v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciancia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00013.2010" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663887v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aussem" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tchernof" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigues de Morais" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-487" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817651v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lecomte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00690-09" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982029v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granjon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Gustin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982031v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berbe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00808523v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Granjon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0165" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809732v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90211.2008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982035v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982045v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0b013e3281298fef" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982042v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvarid Kabir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Skurnik" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naour" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pechtner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/86.5.1670" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982038v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oliel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Jeanne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Michaut" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2007.310" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982048v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Faraj" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Beauregard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-1242" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147232v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Henegar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Cancello" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720006002181" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660976v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Villegas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maure" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Domergue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gardan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2005.12.008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DSG2P6D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535568v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982052v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179746v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Topouchian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gobert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-003-0956-9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CFF1E6513E81EDBBEAAF61E4F4E472E67F74134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179789v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barbot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Windsor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tricottet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/132.5.1009" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680956v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathe" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aattouri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697791v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bekkara" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Viricel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004365913726" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SR8B3SJN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692543v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet Marel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Materon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696624v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fernandez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cleyet-Marel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-46-4-972" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698249v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002030050328" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4037C2894BF8B92877FBD28D14B2310D33D79C15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689682v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Salducci" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685969v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziani" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741227v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Donate Puertas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claude" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281659v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raymond" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383810v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aussem" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rodrigues de Morais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perraud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391255v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fayard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535497v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blachon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324828v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Boulicaut" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771670v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maur&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elali" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764790v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771147v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740041v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu098.10" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584233v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rabasa-Lhoret" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pelloux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614548v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614639v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Mitasiunaite" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585537v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614796v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584209v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Riou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584195v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839359v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Carmen Villegas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834878v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Mertani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lobie" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tome" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Lee" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324818v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506005v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>