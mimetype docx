--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -796,269 +796,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03344369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating MISEV: Evolving the minimal requirements for studies of extracellular vesicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adipocyte-Derived Extracellular Vesicles: State of the Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. W. Witwer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jev2.12182⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22041788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03582039v1</w:t>
+                <w:t xml:space="preserve">inserm-03328427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipocyte-Derived Extracellular Vesicles: State of the Art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rome</w:t>
+                <w:t xml:space="preserve">Updating MISEV: Evolving the minimal requirements for studies of extracellular vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. W. Witwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Goberdhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. O'Driscoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Blandin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. A. Welsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (4), pp.1788. </w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (14), pp.e12182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22041788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jev2.12182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-03328427v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03582039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bis(monoacylglycero)phosphate, a new lipid signature of endosome-derived extracellular vesicles</w:t>
               </w:r>
@@ -2839,557 +2839,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple microRNA regulation of lipoprotein lipase gene abolished by 3'UTR polymorphisms in a triglyceride-lowering haplotype harboring p.Ser474Ter</w:t>
+                <w:t xml:space="preserve">Pathways implicated in tadalafil amelioration of duchenne muscular dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Caussy</w:t>
+                <w:t xml:space="preserve">Valeria de Arcangelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sybil Charriere</w:t>
+                <w:t xml:space="preserve">Georgios Strimpakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Meirhaeghe</w:t>
+                <w:t xml:space="preserve">Francesca Gabanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dallongeville</w:t>
+                <w:t xml:space="preserve">Nicoletta Corbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Lefai</w:t>
+                <w:t xml:space="preserve">Siro Luvisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 246, pp.280-286. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 231 (1), pp.224-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcp.25075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986056v1</w:t>
+                <w:t xml:space="preserve">hal-01595624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways implicated in tadalafil amelioration of duchenne muscular dystrophy</w:t>
+                <w:t xml:space="preserve">Multiple microRNA regulation of lipoprotein lipase gene abolished by 3'UTR polymorphisms in a triglyceride-lowering haplotype harboring p.Ser474Ter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria de Arcangelis</w:t>
+                <w:t xml:space="preserve">Cyrielle Caussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Strimpakos</w:t>
+                <w:t xml:space="preserve">Sybil Charriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Gabanella</w:t>
+                <w:t xml:space="preserve">Aline Meirhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoletta Corbi</w:t>
+                <w:t xml:space="preserve">Jean Dallongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siro Luvisetto</w:t>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 231 (1), pp.224-232. </w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 246, pp.280-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcp.25075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595624v1</w:t>
+                <w:t xml:space="preserve">hal-01986056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depleting extracellular vesicles from fetal bovine serum alters proliferation and differentiation of skeletal muscle cells in vitro</w:t>
+                <w:t xml:space="preserve">miRNA-375 a Sensor of Glucotoxicity Is Altered in the Serum of Children with Newly Diagnosed Type 1 Diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Aswad</w:t>
+                <w:t xml:space="preserve">Lucien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jalabert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kathleen van Den Hende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12896-016-0262-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of diabetes research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/1869082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850046v1</w:t>
+                <w:t xml:space="preserve">hal-01850359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miRNA-375 a Sensor of Glucotoxicity Is Altered in the Serum of Children with Newly Diagnosed Type 1 Diabetes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depleting extracellular vesicles from fetal bovine serum alters proliferation and differentiation of skeletal muscle cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen van Den Hende</w:t>
+                <w:t xml:space="preserve">Hala Aswad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Fabien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of diabetes research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016, pp.1-7. </w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2016/1869082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12896-016-0262-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850359v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from physical activity to inactivity increases skeletal muscle miR-148b content and triggers insulin resistance</w:t>
               </w:r>
@@ -3604,51 +3604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic Value of Cell-free Circulating MicroRNAs for Obesity and Type 2 Diabetes: A Meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Thivolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3747,51 +3747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dallongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Euthine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4240,51 +4240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of C2C12 myoblast and myotube exosome-like vesicles: a new paradigm for myoblast-myotube cross talk?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4355,291 +4355,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myotube-derived exosomal miRNAs downregulate Sirtuin1 in myoblasts during muscle cell differentiation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust coordination of cardiac functions from gene co-expression reveals a versatile combinatorial transcriptional control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pesenti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bricca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Z. Paultre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Gustin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/cc.26808⟩</w:t>
+              <w:t xml:space="preserve">Mol Biosyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (9), pp.2415-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4mb00024b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859385v1</w:t>
+                <w:t xml:space="preserve">hal-01859440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust coordination of cardiac functions from gene co-expression reveals a versatile combinatorial transcriptional control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Z. Paultre</w:t>
+                <w:t xml:space="preserve">Myotube-derived exosomal miRNAs downregulate Sirtuin1 in myoblasts during muscle cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. P. Gustin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Pesenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Euthine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol Biosyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (9), pp.2415-25. </w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.78-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4mb00024b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/cc.26808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859440v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling of circulating microRNAs reveals common microRNAs linked to type 2 diabetes that change with insulin sensitization</w:t>
               </w:r>
@@ -4759,51 +4759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exosomes participate in the alteration of muscle homeostasis during lipid-induced insulin resistance in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Aswad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5027,51 +5027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An APOA5 3' UTR variant associated with plasma triglycerides triggers APOA5 downregulation by creating a functional miR-485-5p binding site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Caussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5915,282 +5915,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Role for Sterol Regulatory Element Binding Protein 1 Transcription Factors in the Regulation of Muscle Mass and Muscle Cell Differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome profiling in response to adiponectin in human cancer-derived cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lecomte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Euthine</w:t>
+                <w:t xml:space="preserve">Nathalie Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Durand</w:t>
+                <w:t xml:space="preserve">Claire Ciancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Freyssenet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hubert Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42A (1), pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00013.2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982021v1</w:t>
+                <w:t xml:space="preserve">hal-01837861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome profiling in response to adiponectin in human cancer-derived cells.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Role for Sterol Regulatory Element Binding Protein 1 Transcription Factors in the Regulation of Muscle Mass and Muscle Cell Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ciancia</w:t>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Euthine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Vidal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Freyssenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (5), pp.1182-1198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837861v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of lifestyle and metabolic predictors of visceral obesity with Bayesian Networks.</w:t>
               </w:r>
@@ -6466,51 +6466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Gustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6578,51 +6578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Berbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6716,51 +6716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Gustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7064,265 +7064,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of gene expression by glucose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment for 2 mo with n−3 polyunsaturated fatty acids reduces adiposity and some atherogenic factors but does not improve insulin sensitivity in women with type 2 diabetes: a randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvarid Kabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Skurnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Pechtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MCO.0b013e3281298fef⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 86 (6), pp.1670-1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/86.5.1670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982045v1</w:t>
+                <w:t xml:space="preserve">hal-01982042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment for 2 mo with n−3 polyunsaturated fatty acids reduces adiposity and some atherogenic factors but does not improve insulin sensitivity in women with type 2 diabetes: a randomized controlled study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of gene expression by glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 86 (6), pp.1670-1679. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (4), pp.518-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ajcn/86.5.1670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0b013e3281298fef⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982042v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Gene Expression in Skeletal Muscle in Response to Fat Overfeeding in Lean Men</w:t>
               </w:r>
@@ -7615,51 +7615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Cancello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7990,51 +7990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 7 (3), pp.249-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10635,64 +10635,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouvertes Biologie Informatique Mathématiques, JOBIM'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.1-2, 2005</w:t>
@@ -10773,51 +10773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative Post-Genomics, IPG'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Lyon, France. 2005</w:t>
@@ -10840,273 +10840,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse du transcriptome de muscles de patients obèses et diabétiques de type 2 révèle une profonde altération transcriptionnelle en situation d'insulino-résistance au cours d'un clamp hyperinsulinémique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of relevant transcription modules using pattern discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFERO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Nancy, France. 2004</w:t>
+              <w:t xml:space="preserve">Integrative Post-Genomics, IPG'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Lyon, France. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585537v1</w:t>
+                <w:t xml:space="preserve">hal-01614796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of relevant transcription modules using pattern discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'analyse du transcriptome de muscles de patients obèses et diabétiques de type 2 révèle une profonde altération transcriptionnelle en situation d'insulino-résistance au cours d'un clamp hyperinsulinémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rabasa-Lhoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Post-Genomics, IPG'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Lyon, France. 2004</w:t>
+              <w:t xml:space="preserve">AFERO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Nancy, France. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614796v1</w:t>
+                <w:t xml:space="preserve">hal-01585537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence d'une profonde altération de l'expression de gènes en réponse à l'insuline dans le muscle de patients diabétiques de type II. Screening à large echelle en utilisant des puces à ADNpangénomique</w:t>
               </w:r>
@@ -12018,51 +12018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tacconi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03752855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paramasivam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gokulakrishnan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranjini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Staimez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Reininger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coute" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00983-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Lay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Loyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nieto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fba.2020-00147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Do&#241;ate Puertas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Arora" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asatryan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Roderick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2021.01.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03582039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Witwer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Goberdhan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Driscoll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;ry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Welsh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03328427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blandin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041788" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leuzy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourmaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.07.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila Gabriele Mucha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Di Genova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70040-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Colosetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Wiklander" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.08.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620397v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Guay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine K. Kruit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Menoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels L. Mulder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.09.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195201v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo02295j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625193v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prabu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sathishkumar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gastebois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.08.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forterre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Mizgier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzakri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00929" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Amar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Fitzpatrick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12790" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Thery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Witwer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aikawa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Alcaraz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathon Anderson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2018.1535750" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626365v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Donate Puertas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196666" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kruit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Menoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L. Mulder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675822v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thomas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika H Dawson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Montagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12465" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01621517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2017.03.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M3LS28K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01986056v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Caussy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Charriere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meirhaeghe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.01.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VW0SR0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Arcangelis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Strimpakos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gabanella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Corbi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siro Luvisetto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25075" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TP7MT7D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Aswad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalabert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-016-0262-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Marchand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen van Den Hende" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fabien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1869082" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelascini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12902" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-015-0483-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850534v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Villars" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thivolet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9929.1000251" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049002v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caussy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charri&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dallongeville" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Euthine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.04.059" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602102v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scridon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euu139" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850471v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aravind" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahalingam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128372" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850557v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Regazzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-015-0097-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859453v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chikh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084153" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesenti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.26808" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859440v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bricca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Z. Paultre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Gustin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4mb00024b" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859430v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Ortega" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Mercader" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Moreno-Navarrete" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rovira" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Guerra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc13-1847" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376852v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forterre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P. B. Wiklander" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty-Berger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-014-3337-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Scridon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rrlm-2014-0001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859007v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charriere" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Filippo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sassolas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.12.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650910v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York Hunt Ng" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmeet Singh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058502" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644278v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2013.02.018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982002v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacovetti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Parnaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jonas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Peyot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI64151" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809752v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dessalle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Larichaudy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Fujii" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050878" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650190v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defilles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Montero" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lissitzky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100147" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6VWD7X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851725v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coury" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tebib" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferraro-Peyret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00127.2010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982021v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Freyssenet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837861v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciancia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00013.2010" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663887v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aussem" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tchernof" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigues de Morais" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-487" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817651v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lecomte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00690-09" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982029v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granjon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Gustin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982031v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berbe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00808523v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Granjon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0165" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809732v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90211.2008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982035v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982045v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0b013e3281298fef" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982042v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvarid Kabir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Skurnik" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naour" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pechtner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/86.5.1670" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982038v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oliel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Jeanne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Michaut" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2007.310" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982048v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Faraj" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Beauregard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-1242" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147232v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Henegar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Cancello" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720006002181" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660976v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Villegas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maure" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Domergue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gardan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2005.12.008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DSG2P6D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535568v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982052v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179746v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Topouchian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gobert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-003-0956-9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CFF1E6513E81EDBBEAAF61E4F4E472E67F74134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179789v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barbot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Windsor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tricottet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/132.5.1009" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680956v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathe" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aattouri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697791v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bekkara" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Viricel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004365913726" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SR8B3SJN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692543v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet Marel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Materon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696624v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fernandez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cleyet-Marel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-46-4-972" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698249v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002030050328" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4037C2894BF8B92877FBD28D14B2310D33D79C15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689682v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Salducci" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685969v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziani" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741227v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Donate Puertas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claude" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281659v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raymond" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383810v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aussem" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rodrigues de Morais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perraud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391255v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fayard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535497v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blachon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324828v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Boulicaut" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771670v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maur&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elali" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764790v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771147v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740041v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu098.10" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584233v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rabasa-Lhoret" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pelloux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614548v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614639v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Mitasiunaite" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585537v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614796v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584209v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Riou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584195v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839359v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Carmen Villegas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834878v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Mertani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lobie" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tome" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Lee" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324818v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506005v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tacconi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03752855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paramasivam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gokulakrishnan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranjini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Staimez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Reininger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coute" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00983-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Lay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Loyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nieto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fba.2020-00147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Do&#241;ate Puertas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Arora" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asatryan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Roderick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2021.01.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03328427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041788" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03582039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Witwer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Goberdhan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Driscoll" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;ry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Welsh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12182" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leuzy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourmaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.07.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila Gabriele Mucha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Di Genova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70040-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Colosetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Wiklander" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.08.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620397v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Guay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine K. Kruit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Menoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels L. Mulder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.09.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195201v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo02295j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625193v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prabu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sathishkumar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gastebois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.08.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forterre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Mizgier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzakri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00929" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Amar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Fitzpatrick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12790" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Thery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Witwer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aikawa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Alcaraz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathon Anderson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2018.1535750" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626365v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Donate Puertas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196666" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kruit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Menoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L. Mulder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675822v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thomas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika H Dawson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Montagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12465" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01621517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2017.03.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M3LS28K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595624v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Arcangelis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Strimpakos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gabanella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Corbi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siro Luvisetto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25075" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TP7MT7D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01986056v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Caussy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Charriere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meirhaeghe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.01.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VW0SR0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen van Den Hende" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fabien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1869082" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850046v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Aswad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalabert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-016-0262-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelascini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12902" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-015-0483-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850534v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Villars" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thivolet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9929.1000251" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049002v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caussy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charri&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dallongeville" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Euthine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.04.059" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602102v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scridon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euu139" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850471v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aravind" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahalingam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128372" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850557v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Regazzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-015-0097-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859453v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chikh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084153" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859440v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bricca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Z. Paultre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Gustin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4mb00024b" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859385v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesenti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.26808" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859430v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Ortega" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Mercader" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Moreno-Navarrete" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rovira" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Guerra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc13-1847" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376852v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forterre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P. B. Wiklander" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty-Berger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-014-3337-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Scridon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rrlm-2014-0001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859007v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charriere" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Filippo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sassolas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.12.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650910v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York Hunt Ng" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmeet Singh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058502" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644278v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2013.02.018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982002v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacovetti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Parnaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jonas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Peyot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI64151" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809752v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dessalle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Larichaudy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Fujii" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050878" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650190v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defilles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Montero" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lissitzky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100147" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6VWD7X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851725v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coury" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tebib" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferraro-Peyret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00127.2010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837861v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciancia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00013.2010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982021v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Freyssenet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663887v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aussem" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tchernof" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigues de Morais" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-487" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817651v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lecomte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00690-09" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982029v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granjon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Gustin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982031v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berbe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00808523v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Granjon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0165" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809732v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90211.2008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982035v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982042v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvarid Kabir" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Skurnik" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pechtner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/86.5.1670" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982045v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0b013e3281298fef" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982038v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oliel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Jeanne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Michaut" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2007.310" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982048v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Faraj" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Beauregard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-1242" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147232v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Henegar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Cancello" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720006002181" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660976v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Villegas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maure" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Domergue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gardan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2005.12.008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DSG2P6D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535568v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982052v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179746v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Topouchian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gobert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-003-0956-9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CFF1E6513E81EDBBEAAF61E4F4E472E67F74134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179789v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barbot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Windsor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tricottet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/132.5.1009" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680956v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathe" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aattouri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697791v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bekkara" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Viricel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004365913726" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SR8B3SJN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692543v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet Marel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Materon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696624v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fernandez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cleyet-Marel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-46-4-972" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698249v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002030050328" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4037C2894BF8B92877FBD28D14B2310D33D79C15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689682v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Salducci" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685969v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziani" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741227v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Donate Puertas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claude" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281659v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raymond" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383810v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aussem" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rodrigues de Morais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perraud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391255v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fayard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535497v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blachon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324828v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Boulicaut" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771670v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maur&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elali" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764790v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771147v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740041v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu098.10" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584233v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rabasa-Lhoret" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pelloux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614548v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614639v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Mitasiunaite" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614796v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585537v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584209v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Riou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584195v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839359v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Carmen Villegas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834878v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Mertani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lobie" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tome" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Lee" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324818v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506005v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>