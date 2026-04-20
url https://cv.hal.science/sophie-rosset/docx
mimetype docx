--- v0 (2026-03-26)
+++ v1 (2026-04-20)
@@ -1794,93 +1794,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Luzzati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 141, pp.37--45</w:t>
+              <w:t xml:space="preserve">, 2014, 141, pp.37-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitements automatiques de l'oral et de l'écrit. Panorama des recherches et des technologies actuelles.</w:t>
+                <w:t xml:space="preserve">Traitements automatiques de l'oral et de l'écrit. Panorama des recherches et des technologies actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Luzzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
@@ -1889,51 +1889,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 141, pp.3--7</w:t>
+              <w:t xml:space="preserve">, 2014, 141, pp.3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2333,390 +2333,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level information and automatic dialog act detection in human-human spoken dialogs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports de la linguistique dans les systèmes de recherche d'informations précises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Robba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (1), pp.41--62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfla.131.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00746318v1</w:t>
+                <w:t xml:space="preserve">hal-02302686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la linguistique dans les systèmes de recherche d'informations précises</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+                <w:t xml:space="preserve">Multi-level information and automatic dialog act detection in human-human spoken dialogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Robba</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfla.131.0041⟩</w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2007.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302686v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00746318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level Information and Automatic dialog Act Detection in Human-Human Spoken Dialogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 50 (1), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.specom.2007.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LIMSI Arise System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2914,3955 +2923,4002 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (96)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (98)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Format Matters: A Critical Evaluation of Output Formats for Prompting LLMs in SLU and NER</w:t>
+                <w:t xml:space="preserve">LLM-based Atomic Propositions Help Weak Extractors: Evaluation of a Propositioner for Triplet Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lepagnol</w:t>
+                <w:t xml:space="preserve">Luc Pommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifteenth biennial Language Resources and Evaluation Conference (LREC 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Palma de Majorque, Spain</w:t>
+              <w:t xml:space="preserve">KG-LLM@LREC - Knowledge Graphs and Large Language Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2026, Palma De Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546569v1</w:t>
+                <w:t xml:space="preserve">hal-05572941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plongement des constituants pour la représentation sémantique des phrases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iskandar Boucharenc</w:t>
+                <w:t xml:space="preserve">Les propositions atomiques : un pont entre approches neuronales et symboliques Interprétabilité par construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Campano</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.614-628</w:t>
+              <w:t xml:space="preserve">Journée interprétabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR TAL, Mar 2026, Jussieu, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330611v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Information Retrieval to Enhance Spoken Language Understanding Prompts in Few-Shot Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Format Matters: A Critical Evaluation of Output Formats for Prompting LLMs in SLU and NER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lepagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Fifteenth biennial Language Resources and Evaluation Conference (LREC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Palma de Majorque, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095796v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des contaminations de LLM par extraction de données : une revue de littérature pratique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lepagnol</w:t>
+                <w:t xml:space="preserve">Plongement des constituants pour la représentation sémantique des phrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskandar Boucharenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Campano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.233-251</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.614-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330614v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Semantic Task for the French Spoken Language Understanding MEDIA Benchmark</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Leveraging Information Retrieval to Enhance Spoken Language Understanding Prompts in Few-Shot Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523286v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Language Models are Good Too: An Empirical Study of Zero-Shot Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Détection des contaminations de LLM par extraction de données : une revue de littérature pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lepagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rosset</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, TURIN, Italy. pp.14923-14936</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.233-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519930v2</w:t>
+                <w:t xml:space="preserve">hal-05330614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle tâche sémantique pour le corpus de compréhension de parole en français MEDIA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">New Semantic Task for the French Spoken Language Understanding MEDIA Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laperriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.470-480</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12227-12246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623097v1</w:t>
+                <w:t xml:space="preserve">hal-04523286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petits modèles sont bons : une étude empirique de classification dans un contexte zero-shot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gerald</w:t>
+                <w:t xml:space="preserve">Nouvelle tâche sémantique pour le corpus de compréhension de parole en français MEDIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.113-129</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.470-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623012v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mALBERT: Is a Compact Multilingual BERT Model Still Worth It?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Small Language Models are Good Too: An Empirical Study of Zero-Shot Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.11023-11029</w:t>
+              <w:t xml:space="preserve">, May 2024, TURIN, Italy. pp.14923-14936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520797v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri-apprentissage génératif : génération de données pour de la reconnaissance d'entitées nommées semi-supervisé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+                <w:t xml:space="preserve">Les petits modèles sont bons : une étude empirique de classification dans un contexte zero-shot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.68-79</w:t>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.113-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130130v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continual self-supervised domain adaptation for end-to-end speaker diarization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bredin</w:t>
+                <w:t xml:space="preserve">mALBERT: Is a Compact Multilingual BERT Model Still Worth It?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Spoken Language Technology Workshop (SLT 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.11023-11029</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SLT54892.2023.10023195⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03824546v1</w:t>
+                <w:t xml:space="preserve">hal-04520797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing BERT Cross-lingual Transfer Capabilities in Continual Sequence Labeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tri-apprentissage génératif : génération de données pour de la reconnaissance d'entitées nommées semi-supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Veron</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Performance and Interpretability Evaluations of Multimodal, Multipurpose, Massive-Scale Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, virtual, South Korea</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.68-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824597v1</w:t>
+                <w:t xml:space="preserve">hal-04130130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative de modèles Transformers en compréhension de la parole en français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oralie Cattan</w:t>
+                <w:t xml:space="preserve">Continual self-supervised domain adaptation for end-to-end speaker diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Coria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Journées d'Etudes sur la Parole (JEP2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/JEP.2022-76⟩</w:t>
+              <w:t xml:space="preserve">IEEE Spoken Language Technology Workshop (SLT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Speech and Language Processing Technical Committee, Jan 2023, Doha, Qatar. pp.626 - 632, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SLT54892.2023.10023195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701654v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention Modulation for Zero-Shot Cross-Domain Dialogue State Tracking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Galibert</w:t>
+                <w:t xml:space="preserve">Étude comparative de modèles Transformers en compréhension de la parole en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oralie Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Computational Approaches to Discourse (CODI) at COLING 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34e Journées d'Etudes sur la Parole (JEP2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.721-730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839919v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Usability of Transformers-based models for a French Question-Answering task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Servan</w:t>
+                <w:t xml:space="preserve">Attention Modulation for Zero-Shot Cross-Domain Dialogue State Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference of the Information Retrieval Communities in Europe (CIRCLE) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Samatan, France</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Computational Approaches to Discourse (CODI) at COLING 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.86-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701740v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Transformers-based models on French Spoken Language Understanding tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">On the Usability of Transformers-based models for a French Question-Answering task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oralie Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint Conference of the Information Retrieval Communities in Europe (CIRCLE) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Samatan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715340v2</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating unlabelled data for a tri-training approach in a low resourced NER task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Workshop on Deep Learning for Low-Resource Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Hybrid, Seattle, United States. pp.30-37, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.deeplo-1.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cross-lingual transferability of multilingual prototypical models across NLU tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Benchmarking Transformers-based models on French Spoken Language Understanding tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oralie Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL workshop on Meta Learning and Its Applications to Natural Language Processing (MetaNLP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERSPEECH 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.1238-1242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2021.metanlp-1.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03298026v1</w:t>
+                <w:t xml:space="preserve">hal-03715340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Usability of Transformers-based models for a French Question-Answering task</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyzing BERT Cross-lingual Transfer Capabilities in Continual Sequence Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Coria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Varna, Bulgaria. pp.244-255</w:t>
+              <w:t xml:space="preserve">First Workshop on Performance and Interpretability Evaluations of Multimodal, Multipurpose, Massive-Scale Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, virtual, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336060v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlap-Aware Low-Latency Online Speaker Diarization Based on End-To-End Local Segmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+                <w:t xml:space="preserve">On the cross-lingual transferability of multilingual prototypical models across NLU tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oralie Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Unserstanding Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACL workshop on Meta Learning and Its Applications to Natural Language Processing (MetaNLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Bangkok, Thailand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.metanlp-1.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASRU51503.2021.9688044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03375330v1</w:t>
+                <w:t xml:space="preserve">hal-03298026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où en sommes-nous dans la reconnaissance des entités nommées structurées à partir de la parole ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+                <w:t xml:space="preserve">On the Usability of Transformers-based models for a French Question-Answering task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oralie Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.64-72</w:t>
+              <w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Varna, Bulgaria. pp.244-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798516v3</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are we in Named Entity Recognition from Speech?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+                <w:t xml:space="preserve">Overlap-Aware Low-Latency Online Speaker Diarization Based on End-To-End Local Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Coria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Unserstanding Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia. pp.1139-1146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASRU51503.2021.9688044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475026v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluate on-the-job learning dialogue systems and a case study for natural language understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Veron</w:t>
+                <w:t xml:space="preserve">Où en sommes-nous dans la reconnaissance des entités nommées structurées à partir de la parole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop NeurIPS 2020 Human in the Loop Dialogue Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Virtual only, United States</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.64-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301611v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798516v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is best for Spoken Language Understanding: Small but Task-dependant Embeddings or Huge but Out-of-domain Embeddings?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Neuraz</w:t>
+                <w:t xml:space="preserve">Where are we in Named Entity Recognition from Speech?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4514‑4520</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503694v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Metric Learning Approach to Misogyny Categorization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+                <w:t xml:space="preserve">Evaluate on-the-job learning dialogue systems and a case study for natural language understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bredin</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Representation Learning for NLP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop NeurIPS 2020 Human in the Loop Dialogue Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual only, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2020.repl4nlp-1.12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02989293v1</w:t>
+                <w:t xml:space="preserve">hal-03301611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cooking Knowledge Graph and Benchmark for Question Answering Evaluation in Lifelong Learning Scenarios</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is best for Spoken Language Understanding: Small but Task-dependant Embeddings or Huge but Out-of-domain Embeddings?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Neuraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applications of Natural Language to Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45th International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.8114-8118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006228v1</w:t>
+                <w:t xml:space="preserve">hal-02503694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks approaches focused on French Spoken Language Understanding: application to the MEDIA Evaluation Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Metric Learning Approach to Misogyny Categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Coria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of The 28th International Conference on Computational Linguistics (COLING’2020), 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Barcelona (online), Spain. pp.2722-2727, </w:t>
+              <w:t xml:space="preserve">Workshop on Representation Learning for NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online, France. pp.89-94, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.repl4nlp-1.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007482v1</w:t>
+                <w:t xml:space="preserve">hal-02989293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Metric Learning Loss Functions for End-To-End Speaker Verification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bredin</w:t>
+                <w:t xml:space="preserve">A Cooking Knowledge Graph and Benchmark for Question Answering Evaluation in Lifelong Learning Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Peñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Echegoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somnath Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Applications of Natural Language to Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth Métais and Farid Meziane and Helmut Horacek and Philipp Cimiano, Jun 2020, Saarbrücken, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989334v1</w:t>
+                <w:t xml:space="preserve">hal-03006228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifelong learning and task-oriented dialogue system: what does it mean?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neural Networks approaches focused on French Spoken Language Understanding: application to the MEDIA Evaluation Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Dialogue Systems Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Proceedings of The 28th International Conference on Computational Linguistics (COLING’2020), 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona (online), Spain. pp.2722-2727, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301089v1</w:t>
+                <w:t xml:space="preserve">hal-03007482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do You Need Embeddings Trained on a Massive Specialized Corpus for Your Clinical Natural Language Processing Task?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparison of Metric Learning Loss Functions for End-To-End Speaker Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Coria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th World Congress on Medical and Health Informatics (MEDINFO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI190533⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Cardiff, United Kingdom. pp.137-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-59430-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887246v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIHLITH: Learning to Interact with Humans by Lifelong Interaction with Humans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Pradel</w:t>
+                <w:t xml:space="preserve">Lifelong learning and task-oriented dialogue system: what does it mean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spanish Conference for Natural Language Processing (Sociedad Española para el Procesamiento del Lenguaje Natural)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Dialogue Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Siracusa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358023v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminological and language resources for developing a virtual patient dialogue system in Spanish</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Do You Need Embeddings Trained on a Massive Specialized Corpus for Your Clinical Natural Language Processing Task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Neuraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Looten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garcelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spanish Conference for Natural Language Processing (Sociedad Española para el Procesamiento del Lenguaje Natural)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th World Congress on Medical and Health Informatics (MEDINFO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MCO Congress Group, Aug 2019, Lyon, France. pp.1558-1559, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI190533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358022v1</w:t>
+                <w:t xml:space="preserve">hal-03887246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting context-dependent sentences in parallel corpora</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+                <w:t xml:space="preserve">LIHLITH: Learning to Interact with Humans by Lifelong Interaction with Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Agirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantxa Otegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Peñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rennes, France. pp.393-400</w:t>
+              <w:t xml:space="preserve">Spanish Conference for Natural Language Processing (Sociedad Española para el Procesamiento del Lenguaje Natural)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800736v1</w:t>
+                <w:t xml:space="preserve">hal-02358023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural language understanding for task oriented dialog in the biomedical domain in a low ressources context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terminological and language resources for developing a virtual patient dialogue system in Spanish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Campillos Llanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anita Burgun</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bilinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning for Health - Workshop at NeurIPS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montréal, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Spanish Conference for Natural Language Processing (Sociedad Española para el Procesamiento del Lenguaje Natural)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358037v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étiquetage en parties du discours de langues peu dotées par spécialisation des plongements lexicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6891,4462 +6947,4419 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources and Methods for the Automatic Recognition of Place Names in Alsatian</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+                <w:t xml:space="preserve">How to Personalize Conversational Coaches for Stress Management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lescanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Whittaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus-Based Research in the Humanities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Computing For Well-Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Singapore, Singapore. pp.718-721, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3267305.3267698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702656v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Personalize Conversational Coaches for Stress Management?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Lescanff</w:t>
+                <w:t xml:space="preserve">Resources and Methods for the Automatic Recognition of Place Names in Alsatian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steve Whittaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Computing For Well-Being</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Corpus-Based Research in the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Vienna, Austria. pp.35-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358035v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpora with Part-of-Speech Annotations for Three Regional Languages of France: Alsatian, Occitan and Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifaceted Engagement in Social Interaction with a Machine: The JOKER Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bechade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yucel Yemez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 13th IEEE International Conference on Automatic Face &amp; Gesture Recognition (FG 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Xi'an, China. pp.697-701, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FG.2018.00110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-Based Relation Validation Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
+                <w:t xml:space="preserve">Detecting context-dependent sentences in parallel corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">25th Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rennes, France. pp.393-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571800v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences d'étiquetage morphosyntaxique dans le cadre du projet RESTAURE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+                <w:t xml:space="preserve">Natural language understanding for task oriented dialog in the biomedical domain in a low ressources context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Neuraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Campillos Llanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier DiLiTAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Machine Learning for Health - Workshop at NeurIPS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546495v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community graph and linguistic analysis to validate relationships for knowledge base population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Graph-Based Relation Validation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashedur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Information Management and Big Data (SimBig 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lima, Peru</w:t>
+              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617291v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NELIDA : assistant opérationnel générique apprenant incrémentalement par l'interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Illouz</w:t>
+                <w:t xml:space="preserve">Expériences d'étiquetage morphosyntaxique dans le cadre du projet RESTAURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">Atelier DiLiTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561520v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic classification of doctor-patient questions for a virtual patient record query task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Campillos Llanos</w:t>
+                <w:t xml:space="preserve">Community graph and linguistic analysis to validate relationships for knowledge base population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashedur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNLP Shared-Task Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Symposium on Information Management and Big Data (SimBig 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lima, Peru</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626199v1</w:t>
+                <w:t xml:space="preserve">hal-01617291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphe de communauté pour la validation de relations dans le cadre de la population de bases de connaissances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
+                <w:t xml:space="preserve">NELIDA : assistant opérationnel générique apprenant incrémentalement par l'interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Letard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571710v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining word and entity embeddings for entity linking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic classification of doctor-patient questions for a virtual patient record query task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Campillos Llanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Extended Semantic Web Conference - ESCW 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-58068-5_21⟩</w:t>
+              <w:t xml:space="preserve">BioNLP Shared-Task Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jan 2017, Vancouver, Canada. pp.333-341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W17-2343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626196v1</w:t>
+                <w:t xml:space="preserve">hal-01626199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utterance Retrieval based on Recurrent Surface Text Patterns</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphe de communauté pour la validation de relations dans le cadre de la population de bases de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Letard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+                <w:t xml:space="preserve">Rashedur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th European Conference on Information Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseiile, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2017.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436052v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre des représentations jointes de mots et d'entités pour la désambiguïsation d'entités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Combining word and entity embeddings for entity linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Conférence sur le Traitement Automatique des Langues Naturelles - TALN 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Extended Semantic Web Conference - ESCW 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portorož, Slovenia. pp.337-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-58068-5_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626197v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la qualité d'un système de reconnaissance de la parole pour une tâche de compréhension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+                <w:t xml:space="preserve">Utterance Retrieval based on Recurrent Surface Text Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Deléglise</w:t>
+                <w:t xml:space="preserve">Franck Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Letard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Journées d’Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">39th European Conference on Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433192v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing System-response Retrieval Models for Open-domain and Casual Conversational Agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre des représentations jointes de mots et d'entités pour la désambiguïsation d'entités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Charras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Letard</w:t>
+                <w:t xml:space="preserve">Romain Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on Chatbots and Conversational Agent Technologies (WOCHAT@IVA2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">24ème Conférence sur le Traitement Automatique des Langues Naturelles - TALN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LLL (Laboratoire Ligérien de Linguistique); LIFO (Laboratoire d’Informatique Fondamentale d’Orléans); LI (Laboratoire Informatique) de Tours, Jan 2017, Orléans, France. pp.182-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782262v1</w:t>
+                <w:t xml:space="preserve">hal-01626197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CAMOMILE Collaborative Annotation Platform for Multi-modal, Multi-lingual and Multi-media Documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de la qualité d'un système de reconnaissance de la parole pour une tâche de compréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Poignant</w:t>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Budnik</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2016 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. pp.1421-1425</w:t>
+              <w:t xml:space="preserve">31ème Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350096v1</w:t>
+                <w:t xml:space="preserve">hal-01433192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAC KBP 2016 Cold Start Slot Filling and Slot Filler Validation Systems by IRT SystemX</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rosset</w:t>
+                <w:t xml:space="preserve">The CAMOMILE Collaborative Annotation Platform for Multi-modal, Multi-lingual and Multi-media Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Budnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Dupont</w:t>
+                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Guillemot</w:t>
+                <w:t xml:space="preserve">Mickael Stefas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text Analysis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Institute of Standards and Technology, Nov 2016, Gaithersburg, Maryland, United States</w:t>
+              <w:t xml:space="preserve">LREC 2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. pp.1421-1425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571795v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joker Chatterbot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Comparing System-response Retrieval Models for Open-domain and Casual Conversational Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Collecting and Generating Resources for Chatbots and Conversational Agents - Development and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">Second Workshop on Chatbots and Conversational Agent Technologies (WOCHAT@IVA2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310204v1</w:t>
+                <w:t xml:space="preserve">hal-01782262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Named Entity Resources - Overview and Outlook</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TAC KBP 2016 Cold Start Slot Filling and Slot Filler Validation Systems by IRT SystemX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashedur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Ehrmann</w:t>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Nouvel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">Text Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Institute of Standards and Technology, Nov 2016, Gaithersburg, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359441v1</w:t>
+                <w:t xml:space="preserve">hal-01571795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purely Corpus-based Automatic Conversation Authoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Joker Chatterbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th edition of the Language Resources and Evaluation Conference (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.ISBN: 978-2-9517408-9-1</w:t>
+              <w:t xml:space="preserve">Workshop on Collecting and Generating Resources for Chatbots and Conversational Agents - Development and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309202v1</w:t>
+                <w:t xml:space="preserve">hal-01310204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de facteurs de risque pour des patients diabétiques à partir de comptes-rendus cliniques par des approches hybrides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Named Entity Resources - Overview and Outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+                <w:t xml:space="preserve">Maud Ehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Caen, France. pp.25-36</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831239v1</w:t>
+                <w:t xml:space="preserve">hal-01359441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nao is doing humour in the CHIST-ERA JOKER project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Purely Corpus-based Automatic Conversation Authoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dresde, Germany. pp.1072-1073</w:t>
+              <w:t xml:space="preserve">10th edition of the Language Resources and Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.ISBN: 978-2-9517408-9-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206698v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Evaluate ASR Output for Named Entity Recognition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Jannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Annual Conference of the International Speech Communication Association (Interspeech'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Dresden, Germany. pp.1289-1293, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2015-322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-Syntactic Study of Errors from Speech Recognition System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification de facteurs de risque pour des patients diabétiques à partir de comptes-rendus cliniques par des approches hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Caen, France. pp.25-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831243v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Person Instance Graphs for Named Speaker Identification in TV Broadcast</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rosset</w:t>
+                <w:t xml:space="preserve">Nao is doing humour in the CHIST-ERA JOKER project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sehili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delaborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2014: The Speaker and Language Recognition Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresde, Germany. pp.1072-1073</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690272v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factor identification from clinical records for diabetic patients.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+                <w:t xml:space="preserve">A CRF-Based Approach to Automatic Disfluency Detection in a French Call-Centre Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dutrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th i2b2 Shared-Task and Workshop on Challenges in Natural Language Processing for Clinical Data, AMIA 2014 Affiliate Meeting: i2b2/UTHealth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Annual Conference of the International Speech Communication Association (Interspeech'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2014, Singapour, Singapore. pp.2897-2901, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2014-601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951136v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CRF-Based Approach to Automatic Disfluency Detection in a French Call-Centre Corpus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Disfluences dans la parole spontanée conversationnelle: détection automatique utilisant des indices lexicaux et acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dutrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Clavel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+                <w:t xml:space="preserve">I. Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference of the International Speech Communication Association (Interspeech'14)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 2: TALN, pages 359–366</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134812v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment évaluer la qualité des transcriptions automatiques pour la détection d’entités nommées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Jannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe Journées d'Études sur la Parole (JEP'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.430-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disfluences dans la parole spontanée conversationnelle: détection automatique utilisant des indices lexicaux et acoustiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Dutrey</w:t>
+                <w:t xml:space="preserve">ETER: a New Metric for the Evaluation of Hierarchical Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Jannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 2: TALN, pages 359–366</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2014, Reykjavik, Iceland. pp.3987-3994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412090v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETER: a New Metric for the Evaluation of Hierarchical Named Entity Recognition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Kahn</w:t>
+                <w:t xml:space="preserve">Morpho-Syntactic Study of Errors from Speech Recognition System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Goryainova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2014, Reykjavik, Iceland. pp.3987-3994</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134713v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic named entity pre-annotation for out-of-domain human annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factor identification from clinical records for diabetic patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic Annotation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Jan 2013, Sofia, Bulgaria. pp.168-177</w:t>
+              <w:t xml:space="preserve">7th i2b2 Shared-Task and Workshop on Challenges in Natural Language Processing for Clinical Data, AMIA 2014 Affiliate Meeting: i2b2/UTHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831229v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human annotation of asr error regions: Is ”gravity” a sharable concept for human annotators?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Person Instance Graphs for Named Speaker Identification in TV Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achintya Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Errors by Humans and Machines in Multimedia, Multimodal, Multilingual Data Processing (ERRARE 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Odyssey 2014: The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Joensuu, Finland. pp.179-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Odyssey.2014-28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01424915v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QCompere @ REPERE 2013</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+                <w:t xml:space="preserve">Automatic named entity pre-annotation for out-of-domain human annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Jannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makarand Tapaswi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+                <w:t xml:space="preserve">Jeremy Leixa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLAM 2013 - First Workshop on Speech, Language and Audio for Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.49-54</w:t>
+              <w:t xml:space="preserve">Linguistic Annotation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jan 2013, Sofia, Bulgaria. pp.168-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949320v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised naming of speakers in broadcast TV: using written names, pronounced names or both ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human annotation of asr error regions: Is ”gravity” a sharable concept for human annotators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Luzzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Errors by Humans and Machines in Multimedia, Multimodal, Multilingual Data Processing (ERRARE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Ermenonville, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953088v1</w:t>
+                <w:t xml:space="preserve">halshs-01424915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est l’apport de la détection d’entités nommées pour l’extraction d’information en domaine restreint?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">QCompere @ REPERE 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makarand Tapaswi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.359-366</w:t>
+              <w:t xml:space="preserve">SLAM 2013 - First Workshop on Speech, Language and Audio for Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01420892v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Named Entities in two distinct press corpora: Contemporary Broadcast News and Old Newspapers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised naming of speakers in broadcast TV: using written names, pronounced names or both ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Fort</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Linguistics Annotation Workshop (The LAW VI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1462-1466, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2013-380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709193v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods combination and ML-based re-ranking of multiple hypothesis for question-answering systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Workshop on Innovative Hybrid Approaches to the Processing of Textual Data, EACL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.87--96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Complexity of Manual Annotation Tasks: a Grid of Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Mumbaï, India. pp.895--910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling pause duration as a function of contextual length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11378,472 +11391,472 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Portland, United States. pp.659-662, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2012-203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manual Corpus Annotation: Giving Meaning to the Evaluation Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mathet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Widlöcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International COLING 2012: 24th Conference on Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Mumbaï, India. pp.809-818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Speech, Faces and Text for Person Identification in TV Broadcast</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résolution des coréférences dans des comptes rendus cliniques. Une expérimentation issue du défi i2b2/VA 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722884v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution des coréférences dans des comptes rendus cliniques. Une expérimentation issue du défi i2b2/VA 2011</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fusion of Speech, Faces and Text for Person Identification in TV Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makarand Tapaswi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Firenze, Italy. pp.385-394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656514v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-Structured Named Entity Recognition on OCR Data: Analysis, Processing and Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11859,87 +11872,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended named entities annotation on OCRed documents: from corpus constitution to evaluation campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11947,210 +11960,210 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.3126-3131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion des réponses de systèmes de question-réponses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.99--110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24348/coria.2012.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Representations in Probabilistic Models for Extended Named Entities Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12166,73 +12179,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Chapter of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing french tale corpora for entertaining text to speech synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12287,1622 +12300,1868 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1003-1010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01423221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for an Extension of Traditional Named Entitites: from Guidelines to Evaluation, an Overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structured Named Entities in two distinct press corpora: Contemporary Broadcast News and Old Newspapers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Linguistics Annotation Workshop (The LAW V)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Portland, United States. pp.92--100</w:t>
+              <w:t xml:space="preserve">6th Linguistics Annotation Workshop (The LAW VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. pp.40-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604369v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic Analysis of a Corpus of Tales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albert Rilliard</w:t>
+                <w:t xml:space="preserve">Quel est l’apport de la détection d’entités nommées pour l’extraction d’information en domaine restreint?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dutrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association (Interspeech'11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.359-366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135146v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01420892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de patrons sémantiques appliquée à la classification d'Entités Nommées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+                <w:t xml:space="preserve">Proposal for an Extension of Traditional Named Entitites: from Guidelines to Evaluation, an Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5th Linguistics Annotation Workshop (The LAW V)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Portland, United States. pp.92--100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214224v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Named and specific entity detection in varied data: the Quaero named entity baseline evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Quintard</w:t>
+                <w:t xml:space="preserve">Prosodic Analysis of a Corpus of Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Conference on international language resources and evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association (Interspeech'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Aug 2011, Florence, Italy. pp.3129-3132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2011-783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754184v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Citation Extraction from Patents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Galibert</w:t>
+                <w:t xml:space="preserve">Extraction de patrons sémantiques appliquée à la classification d'Entités Nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl El Maarouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Grandry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2010 - 7th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Valette, Malta</w:t>
+              <w:t xml:space="preserve">TALN'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496450v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question answering on web data : the QA evaluation in Quaero</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Named and specific entity detection in varied data: the Quaero named entity baseline evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Galibert</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Adda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D Laurent</w:t>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Valetta, Malta</w:t>
+              <w:t xml:space="preserve">7. Conference on international language resources and evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282126v1</w:t>
+                <w:t xml:space="preserve">hal-02754184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARAMBA: Concept, Assertion, and Relation Annotation using Machine-learning Based Approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid Citation Extraction from Patents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grandry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i2b2 Medication Extraction Challenge Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Washington, United States</w:t>
+              <w:t xml:space="preserve">LREC 2010 - 7th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795663v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte et analyses de réponses naturelles pour les systèmes de questions-réponses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Question answering on web data : the QA evaluation in Quaero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.10</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595110v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Relations for an Oral and Interactive Question-Answering System.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CARAMBA: Concept, Assertion, and Relation Annotation using Machine-learning Based Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Abacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cartoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRSL7 (Semantic Representation of Spoken Language 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Salamanca, Spain. pp.12-19</w:t>
+              <w:t xml:space="preserve">i2b2 Medication Extraction Challenge Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515902v1</w:t>
+                <w:t xml:space="preserve">hal-00795663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the French Evalda-Media evaluation campaign for literal understanding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collecte et analyses de réponses naturelles pour les systèmes de questions-réponses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ayache</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The fifth international conference on Language Resources and Evaluation (LREC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Genes, Italy</w:t>
+              <w:t xml:space="preserve">TALN 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160167v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level Information and Automatic dialog Acts Detection in human-human Spoken Dialogs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic Relations for an Oral and Interactive Question-Answering System.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Tribout</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SRSL7 (Semantic Representation of Spoken Language 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Salamanca, Spain. pp.12-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01577525v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique d’actes de dialogue</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Results of the French Evalda-Media evaluation campaign for literal understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bonneau-Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.283-292</w:t>
+              <w:t xml:space="preserve">The fifth international conference on Language Resources and Evaluation (LREC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Genes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01577522v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'un corpus de dialogue oral pour l'évaluation automatique de la compréhension hors- et en- contexte du dialogue</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-level Information and Automatic dialog Acts Detection in human-human Spoken Dialogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes sur la Parole (JEP 2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lisbon, Portugal. pp.2789-2792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2005-822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100201v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01577525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Détection automatique d’actes de dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TALN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.283-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01577522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution d'un corpus de dialogue oral pour l'évaluation automatique de la compréhension hors- et en- contexte du dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mctait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mostefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Etudes sur la Parole (JEP 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Fès, Maroc. pp.357-360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Predictive and objective evaluation of speech understanding: the challenge evaluation campaign of the I3 speech workgroup of the French CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bousquet-Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Goulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Zakaria Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Language Resources and Evaluation (LREC 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Las Palmas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13912,362 +14171,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AtomicEval: Evaluation Framework for Atomic Proposition Autonomy with French Propositioner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Junior Conference on Data Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Gif-sur-Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Natural Language Processing-based Microservice System for Healthcare Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surya Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Agustín García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Alesanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE International Conference on Biomedical and Health Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cross-lingual transferability of multilingual prototypical models across NLU tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oralie Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL-IJCNLP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un patient virtuel dialogant pour la formation des étudiants en médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Campillos Llanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14322,113 +14581,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium satellite francophone sur le traitement automatique des langues dans le domaine biomédical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Annotation of ASR Error Regions: is &amp;quot;gravity&amp;quot; a Sharable Concept for Human Annotators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Luzzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14447,172 +14706,172 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. , pp.3050-3056, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disfluences dans la parole spontanée conversationnelle : détection automatique utilisant des indices lexicaux et acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dutrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe Journées d'Étude sur la Parole (JEP'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France. , Actes des XXXe Journées d'Étude sur la Parole (JEP'14), pp.366-373, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14622,324 +14881,324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varia - Préface - 59-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATALA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59 (1), pp.7-11, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Named Entities for Computational Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entités nommées pour le traitement automatique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE, 2015, 9781784051044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements automatiques de l’oral et de l’écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14961,51 +15220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">141, pp.4-8, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01420863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15015,266 +15274,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Entity Graphs on Extracting Semantic Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashedur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Management and Big Data.4th Annual International Symposium, SIMBig 2017, Lima, Peru, September 4-6, 2017, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 795, pp.31-47, 2018, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-90596-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media : évaluation de la compréhension dans les systèmes de dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bonneau-Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Chaudiron; Khalid Choukri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation des technologies de traitement de la langue, les campagnes Technolangue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, Lavoisier, pp.209-232, 2008, Cognition et traitement de l'information, 978-2746219922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15284,147 +15543,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a storytelling humanoid robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Deroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 4p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15434,65 +15693,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMSI_UPV at SemEval-2020 Task 9: Recurrent Convolutional Neural Network for Code-mixed Sentiment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somnath Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15500,91 +15759,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId355"/>
+      <w:footerReference w:type="default" r:id="rId358"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15731,51 +15990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezoo Saedi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Fatemi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nematbakhsh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.126990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Coria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zaouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05266" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Roca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Alesanco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22062364" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Campillos-Llanos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bilinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-021-01737-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03021633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09514-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Deriu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rodrigo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Otegi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Echegoyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-020-09866-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64610-3_58" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Campillos Llanos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-019-09463-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324919000329" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03962397v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Looten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daniel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190533" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04355240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko E. Agirre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Pe&#241;as" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cieliebak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9306-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/BII.S11770" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492130v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-001627" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abacha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2011-000154" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746318v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.131.0041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tribout" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.05.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bennacef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6393(99)00067-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFB7ZNWX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.423745" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepagnol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330611v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sauvage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Boucharenc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Campano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-175" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523286v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperriere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519930v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623097v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623012v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130130v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulanger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT54892.2023.10023195" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824597v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oralie Cattan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-76" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839919v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715340v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-385" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.deeplo-1.4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298026v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.metanlp-1.5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336060v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU51503.2021.9688044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798516v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475026v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301611v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503694v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053278" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989293v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.repl4nlp-1.12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006228v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Banerjee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007482v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.245" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59430-5_11" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301089v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358023v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Agirre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pradel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800736v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793092v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702656v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358035v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lescanff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Walker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Whittaker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267305.3267698" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421814v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubuisson Duplessis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bechade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucel Yemez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2018.00110" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571800v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546495v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617291v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561520v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Letard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Illouz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626199v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-2343" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571710v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.37" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626196v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beaumont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva d'Hondt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58068-5_21" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436052v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charras" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626197v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433192v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Del&#233;glise" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782262v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350096v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stefas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571795v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillemot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310204v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359441v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ehrmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309202v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831239v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206698v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile B&#233;chade" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sehili" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaborde" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251370v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jannet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-322" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goryainova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690272v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Sarkar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Bac Le" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2014-28" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951136v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134812v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dutrey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-601" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134868v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412090v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vasilescu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134713v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831229v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leixa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424915v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949320v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Tapaswi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953088v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bac Le" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-380" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420892v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709193v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289723v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grappy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769631v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621860v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2012-203" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769639v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widl&#246;cher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722884v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_39" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656514v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490004v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831254v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289726v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2012.99" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490007v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423221v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604369v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135146v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-783" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214224v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l El Maarouf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754184v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496450v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grandry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282126v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laurent" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795663v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595110v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515902v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160167v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayache" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bechet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhn" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577525v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-822" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577522v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636750v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet-Vernhettes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Zakaria Kurdi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414939v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pommeret" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314998v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Agust&#237;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298408v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416862v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134802v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134898v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789046v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atala.org/revuetal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359440v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359438v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420863v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802577v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90596-9_3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337343v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712621v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quok" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deroo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294371v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rosso" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezoo Saedi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Fatemi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nematbakhsh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.126990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Coria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zaouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05266" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Roca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Alesanco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22062364" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Campillos-Llanos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bilinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-021-01737-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03021633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09514-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Deriu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rodrigo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Otegi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Echegoyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-020-09866-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64610-3_58" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Campillos Llanos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-019-09463-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324919000329" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03962397v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Looten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daniel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190533" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04355240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko E. Agirre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Pe&#241;as" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cieliebak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9306-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/BII.S11770" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492130v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-001627" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abacha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2011-000154" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.131.0041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.05.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tribout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bennacef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6393(99)00067-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFB7ZNWX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.423745" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pommeret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575718v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546569v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepagnol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330611v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sauvage" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Boucharenc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Campano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095796v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-175" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperriere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623097v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519930v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623012v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520797v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulanger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT54892.2023.10023195" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701654v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oralie Cattan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-76" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839919v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.deeplo-1.4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715340v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-385" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298026v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.metanlp-1.5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375330v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU51503.2021.9688044" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798516v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301611v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503694v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053278" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989293v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.repl4nlp-1.12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Banerjee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007482v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.245" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989334v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59430-5_11" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Agirre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pradel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358022v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358035v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lescanff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Walker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Whittaker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267305.3267698" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704806v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421814v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubuisson Duplessis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bechade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucel Yemez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2018.00110" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800736v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571800v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546495v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617291v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Letard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Illouz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626199v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-2343" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571710v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.37" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beaumont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva d'Hondt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58068-5_21" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436052v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charras" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626197v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433192v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Del&#233;glise" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350096v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stefas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782262v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571795v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillemot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310204v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359441v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ehrmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309202v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251370v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jannet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-322" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831239v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206698v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile B&#233;chade" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sehili" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaborde" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134812v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dutrey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-601" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412090v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vasilescu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134868v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134713v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831243v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goryainova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951136v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690272v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Sarkar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Bac Le" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2014-28" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831229v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leixa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424915v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949320v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Tapaswi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953088v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bac Le" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-380" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289723v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grappy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769631v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621860v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2012-203" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769639v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widl&#246;cher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656514v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722884v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_39" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490004v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831254v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289726v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2012.99" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490007v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423221v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709193v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420892v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604369v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135146v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-783" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214224v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l El Maarouf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754184v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grandry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282126v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laurent" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795663v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595110v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515902v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160167v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayache" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bechet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhn" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577525v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-822" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577522v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100201v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636750v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet-Vernhettes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Zakaria Kurdi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414939v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314998v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Agust&#237;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298408v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416862v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134802v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134898v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789046v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atala.org/revuetal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359440v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359438v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420863v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802577v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90596-9_3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337343v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712621v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quok" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deroo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294371v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rosso" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>