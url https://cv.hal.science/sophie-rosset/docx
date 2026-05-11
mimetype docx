--- v1 (2026-04-20)
+++ v2 (2026-05-11)
@@ -2923,3606 +2923,3623 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (98)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (99)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLM-based Atomic Propositions Help Weak Extractors: Evaluation of a Propositioner for Triplet Extraction</w:t>
+                <w:t xml:space="preserve">Étude des propositionneurs multilingues : formalisation, évaluation et interprétabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KG-LLM@LREC - Knowledge Graphs and Large Language Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, May 2026, Palma De Majorque, Spain</w:t>
+              <w:t xml:space="preserve">CORIA-TALN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIA; ATALA, Jun 2026, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572941v1</w:t>
+                <w:t xml:space="preserve">hal-05597666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les propositions atomiques : un pont entre approches neuronales et symboliques Interprétabilité par construction</w:t>
+                <w:t xml:space="preserve">LLM-based Atomic Propositions Help Weak Extractors: Evaluation of a Propositioner for Triplet Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rosset</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée interprétabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR TAL, Mar 2026, Jussieu, Paris, France</w:t>
+              <w:t xml:space="preserve">KG-LLM@LREC - Knowledge Graphs and Large Language Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2026, Palma De Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05575718v1</w:t>
+                <w:t xml:space="preserve">hal-05572941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Format Matters: A Critical Evaluation of Output Formats for Prompting LLMs in SLU and NER</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+                <w:t xml:space="preserve">Les propositions atomiques : un pont entre approches neuronales et symboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifteenth biennial Language Resources and Evaluation Conference (LREC 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Palma de Majorque, Spain</w:t>
+              <w:t xml:space="preserve">Journée interprétabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR TAL, Mar 2026, Jussieu, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546569v1</w:t>
+                <w:t xml:space="preserve">hal-05575718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plongement des constituants pour la représentation sémantique des phrases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iskandar Boucharenc</w:t>
+                <w:t xml:space="preserve">Format Matters: A Critical Evaluation of Output Formats for Prompting LLMs in SLU and NER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.614-628</w:t>
+              <w:t xml:space="preserve">The Fifteenth biennial Language Resources and Evaluation Conference (LREC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Palma de Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330611v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Information Retrieval to Enhance Spoken Language Understanding Prompts in Few-Shot Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+                <w:t xml:space="preserve">Plongement des constituants pour la représentation sémantique des phrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskandar Boucharenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Campano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.614-628</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095796v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des contaminations de LLM par extraction de données : une revue de littérature pratique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Leveraging Information Retrieval to Enhance Spoken Language Understanding Prompts in Few-Shot Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lepagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rosset</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330614v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Semantic Task for the French Spoken Language Understanding MEDIA Benchmark</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Détection des contaminations de LLM par extraction de données : une revue de littérature pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rosset</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12227-12246</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.233-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523286v1</w:t>
+                <w:t xml:space="preserve">hal-05330614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle tâche sémantique pour le corpus de compréhension de parole en français MEDIA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">New Semantic Task for the French Spoken Language Understanding MEDIA Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laperriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.470-480</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12227-12246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623097v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Language Models are Good Too: An Empirical Study of Zero-Shot Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gerald</w:t>
+                <w:t xml:space="preserve">Nouvelle tâche sémantique pour le corpus de compréhension de parole en français MEDIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, TURIN, Italy. pp.14923-14936</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.470-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519930v2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petits modèles sont bons : une étude empirique de classification dans un contexte zero-shot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Small Language Models are Good Too: An Empirical Study of Zero-Shot Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lepagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.113-129</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, TURIN, Italy. pp.14923-14936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623012v2</w:t>
+                <w:t xml:space="preserve">hal-04519930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mALBERT: Is a Compact Multilingual BERT Model Still Worth It?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Les petits modèles sont bons : une étude empirique de classification dans un contexte zero-shot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.11023-11029</w:t>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.113-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520797v1</w:t>
+                <w:t xml:space="preserve">hal-04623012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri-apprentissage génératif : génération de données pour de la reconnaissance d'entitées nommées semi-supervisé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+                <w:t xml:space="preserve">mALBERT: Is a Compact Multilingual BERT Model Still Worth It?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.68-79</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.11023-11029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130130v1</w:t>
+                <w:t xml:space="preserve">hal-04520797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continual self-supervised domain adaptation for end-to-end speaker diarization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+                <w:t xml:space="preserve">Tri-apprentissage génératif : génération de données pour de la reconnaissance d'entitées nommées semi-supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Spoken Language Technology Workshop (SLT 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.68-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824546v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative de modèles Transformers en compréhension de la parole en français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oralie Cattan</w:t>
+                <w:t xml:space="preserve">Continual self-supervised domain adaptation for end-to-end speaker diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Coria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Journées d'Etudes sur la Parole (JEP2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/JEP.2022-76⟩</w:t>
+              <w:t xml:space="preserve">IEEE Spoken Language Technology Workshop (SLT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Speech and Language Processing Technical Committee, Jan 2023, Doha, Qatar. pp.626 - 632, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SLT54892.2023.10023195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701654v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention Modulation for Zero-Shot Cross-Domain Dialogue State Tracking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Galibert</w:t>
+                <w:t xml:space="preserve">Étude comparative de modèles Transformers en compréhension de la parole en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oralie Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Computational Approaches to Discourse (CODI) at COLING 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34e Journées d'Etudes sur la Parole (JEP2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.721-730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839919v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Usability of Transformers-based models for a French Question-Answering task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Servan</w:t>
+                <w:t xml:space="preserve">Attention Modulation for Zero-Shot Cross-Domain Dialogue State Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference of the Information Retrieval Communities in Europe (CIRCLE) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Samatan, France</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Computational Approaches to Discourse (CODI) at COLING 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.86-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701740v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating unlabelled data for a tri-training approach in a low resourced NER task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+                <w:t xml:space="preserve">On the Usability of Transformers-based models for a French Question-Answering task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oralie Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Workshop on Deep Learning for Low-Resource Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint Conference of the Information Retrieval Communities in Europe (CIRCLE) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Samatan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813272v1</w:t>
+                <w:t xml:space="preserve">hal-03701740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Transformers-based models on French Spoken Language Understanding tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oralie Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERSPEECH 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.1238-1242, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing BERT Cross-lingual Transfer Capabilities in Continual Sequence Labeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generating unlabelled data for a tri-training approach in a low resourced NER task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Performance and Interpretability Evaluations of Multimodal, Multipurpose, Massive-Scale Models</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third Workshop on Deep Learning for Low-Resource Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Hybrid, Seattle, United States. pp.30-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.deeplo-1.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824597v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cross-lingual transferability of multilingual prototypical models across NLU tasks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyzing BERT Cross-lingual Transfer Capabilities in Continual Sequence Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Coria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL workshop on Meta Learning and Its Applications to Natural Language Processing (MetaNLP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First Workshop on Performance and Interpretability Evaluations of Multimodal, Multipurpose, Massive-Scale Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, virtual, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298026v1</w:t>
+                <w:t xml:space="preserve">hal-03824597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Usability of Transformers-based models for a French Question-Answering task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">On the cross-lingual transferability of multilingual prototypical models across NLU tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oralie Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACL workshop on Meta Learning and Its Applications to Natural Language Processing (MetaNLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Bangkok, Thailand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.metanlp-1.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336060v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlap-Aware Low-Latency Online Speaker Diarization Based on End-To-End Local Segmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+                <w:t xml:space="preserve">On the Usability of Transformers-based models for a French Question-Answering task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oralie Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Unserstanding Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Varna, Bulgaria. pp.244-255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375330v1</w:t>
+                <w:t xml:space="preserve">hal-03336060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où en sommes-nous dans la reconnaissance des entités nommées structurées à partir de la parole ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+                <w:t xml:space="preserve">Overlap-Aware Low-Latency Online Speaker Diarization Based on End-To-End Local Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Coria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Unserstanding Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia. pp.1139-1146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASRU51503.2021.9688044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798516v3</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are we in Named Entity Recognition from Speech?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+                <w:t xml:space="preserve">Evaluate on-the-job learning dialogue systems and a case study for natural language understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4514‑4520</w:t>
+              <w:t xml:space="preserve">Workshop NeurIPS 2020 Human in the Loop Dialogue Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual only, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475026v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluate on-the-job learning dialogue systems and a case study for natural language understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Veron</w:t>
+                <w:t xml:space="preserve">What is best for Spoken Language Understanding: Small but Task-dependant Embeddings or Huge but Out-of-domain Embeddings?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Neuraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop NeurIPS 2020 Human in the Loop Dialogue Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45th International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.8114-8118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301611v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is best for Spoken Language Understanding: Small but Task-dependant Embeddings or Huge but Out-of-domain Embeddings?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Neuraz</w:t>
+                <w:t xml:space="preserve">Où en sommes-nous dans la reconnaissance des entités nommées structurées à partir de la parole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.64-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503694v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798516v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Metric Learning Approach to Misogyny Categorization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+                <w:t xml:space="preserve">Where are we in Named Entity Recognition from Speech?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bredin</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Representation Learning for NLP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4514‑4520</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989293v1</w:t>
+                <w:t xml:space="preserve">hal-02475026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cooking Knowledge Graph and Benchmark for Question Answering Evaluation in Lifelong Learning Scenarios</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Somnath Banerjee</w:t>
+                <w:t xml:space="preserve">A Metric Learning Approach to Misogyny Categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Coria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applications of Natural Language to Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Representation Learning for NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online, France. pp.89-94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.repl4nlp-1.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006228v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Networks approaches focused on French Spoken Language Understanding: application to the MEDIA Evaluation Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Proceedings of The 28th International Conference on Computational Linguistics (COLING’2020), 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Barcelona (online), Spain. pp.2722-2727, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Metric Learning Loss Functions for End-To-End Speaker Verification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bredin</w:t>
+                <w:t xml:space="preserve">A Cooking Knowledge Graph and Benchmark for Question Answering Evaluation in Lifelong Learning Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Peñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Echegoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somnath Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Applications of Natural Language to Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth Métais and Farid Meziane and Helmut Horacek and Philipp Cimiano, Jun 2020, Saarbrücken, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989334v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifelong learning and task-oriented dialogue system: what does it mean?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Veron</w:t>
+                <w:t xml:space="preserve">A Comparison of Metric Learning Loss Functions for End-To-End Speaker Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Coria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Dialogue Systems Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Cardiff, United Kingdom. pp.137-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-59430-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301089v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do You Need Embeddings Trained on a Massive Specialized Corpus for Your Clinical Natural Language Processing Task?</w:t>
               </w:r>
@@ -6636,960 +6653,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIHLITH: Learning to Interact with Humans by Lifelong Interaction with Humans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Pradel</w:t>
+                <w:t xml:space="preserve">Lifelong learning and task-oriented dialogue system: what does it mean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spanish Conference for Natural Language Processing (Sociedad Española para el Procesamiento del Lenguaje Natural)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Dialogue Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Siracusa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358023v1</w:t>
+                <w:t xml:space="preserve">hal-02301089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminological and language resources for developing a virtual patient dialogue system in Spanish</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+                <w:t xml:space="preserve">LIHLITH: Learning to Interact with Humans by Lifelong Interaction with Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Agirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantxa Otegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Peñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spanish Conference for Natural Language Processing (Sociedad Española para el Procesamiento del Lenguaje Natural)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358022v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étiquetage en parties du discours de langues peu dotées par spécialisation des plongements lexicaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+                <w:t xml:space="preserve">Terminological and language resources for developing a virtual patient dialogue system in Spanish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Campillos Llanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bilinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Spanish Conference for Natural Language Processing (Sociedad Española para el Procesamiento del Lenguaje Natural)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793092v1</w:t>
+                <w:t xml:space="preserve">hal-02358022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Personalize Conversational Coaches for Stress Management?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Lescanff</w:t>
+                <w:t xml:space="preserve">Étiquetage en parties du discours de langues peu dotées par spécialisation des plongements lexicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steve Whittaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Computing For Well-Being</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358035v1</w:t>
+                <w:t xml:space="preserve">hal-01793092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources and Methods for the Automatic Recognition of Place Names in Alsatian</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+                <w:t xml:space="preserve">How to Personalize Conversational Coaches for Stress Management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lescanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Whittaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus-Based Research in the Humanities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Computing For Well-Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Singapore, Singapore. pp.718-721, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3267305.3267698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702656v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpora with Part-of-Speech Annotations for Three Regional Languages of France: Alsatian, Occitan and Picard</w:t>
+                <w:t xml:space="preserve">Resources and Methods for the Automatic Recognition of Place Names in Alsatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">Corpus-Based Research in the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Vienna, Austria. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704806v1</w:t>
+                <w:t xml:space="preserve">hal-01702656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted Engagement in Social Interaction with a Machine: The JOKER Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yucel Yemez</w:t>
+                <w:t xml:space="preserve">Corpora with Part-of-Speech Annotations for Three Regional Languages of France: Alsatian, Occitan and Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 13th IEEE International Conference on Automatic Face &amp; Gesture Recognition (FG 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421814v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting context-dependent sentences in parallel corpora</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+                <w:t xml:space="preserve">Multifaceted Engagement in Social Interaction with a Machine: The JOKER Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bechade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yucel Yemez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 13th IEEE International Conference on Automatic Face &amp; Gesture Recognition (FG 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Xi'an, China. pp.697-701, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FG.2018.00110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800736v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural language understanding for task oriented dialog in the biomedical domain in a low ressources context</w:t>
               </w:r>
@@ -7677,1284 +7707,1254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-Based Relation Validation Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
+                <w:t xml:space="preserve">Detecting context-dependent sentences in parallel corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">25th Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rennes, France. pp.393-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571800v1</w:t>
+                <w:t xml:space="preserve">hal-01800736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences d'étiquetage morphosyntaxique dans le cadre du projet RESTAURE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+                <w:t xml:space="preserve">Community graph and linguistic analysis to validate relationships for knowledge base population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashedur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier DiLiTAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Information Management and Big Data (SimBig 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546495v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community graph and linguistic analysis to validate relationships for knowledge base population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
+                <w:t xml:space="preserve">NELIDA : assistant opérationnel générique apprenant incrémentalement par l'interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Letard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Information Management and Big Data (SimBig 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lima, Peru</w:t>
+              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617291v1</w:t>
+                <w:t xml:space="preserve">hal-01561520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NELIDA : assistant opérationnel générique apprenant incrémentalement par l'interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Illouz</w:t>
+                <w:t xml:space="preserve">Expériences d'étiquetage morphosyntaxique dans le cadre du projet RESTAURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">Atelier DiLiTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561520v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic classification of doctor-patient questions for a virtual patient record query task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Campillos Llanos</w:t>
+                <w:t xml:space="preserve">Graph-Based Relation Validation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashedur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNLP Shared-Task Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bologne, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626199v1</w:t>
+                <w:t xml:space="preserve">hal-01571800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphe de communauté pour la validation de relations dans le cadre de la population de bases de connaissances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
+                <w:t xml:space="preserve">Automatic classification of doctor-patient questions for a virtual patient record query task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Campillos Llanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24348/coria.2017.37⟩</w:t>
+              <w:t xml:space="preserve">BioNLP Shared-Task Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jan 2017, Vancouver, Canada. pp.333-341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W17-2343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571710v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining word and entity embeddings for entity linking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphe de communauté pour la validation de relations dans le cadre de la population de bases de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashedur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Extended Semantic Web Conference - ESCW 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-58068-5_21⟩</w:t>
+              <w:t xml:space="preserve">CORIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseiile, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2017.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626196v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utterance Retrieval based on Recurrent Surface Text Patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Letard</w:t>
+                <w:t xml:space="preserve">Combining word and entity embeddings for entity linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th European Conference on Information Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Extended Semantic Web Conference - ESCW 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portorož, Slovenia. pp.337-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-58068-5_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436052v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre des représentations jointes de mots et d'entités pour la désambiguïsation d'entités</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eva d'Hondt</w:t>
+                <w:t xml:space="preserve">Utterance Retrieval based on Recurrent Surface Text Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Conférence sur le Traitement Automatique des Langues Naturelles - TALN 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LLL (Laboratoire Ligérien de Linguistique); LIFO (Laboratoire d’Informatique Fondamentale d’Orléans); LI (Laboratoire Informatique) de Tours, Jan 2017, Orléans, France. pp.182-195</w:t>
+              <w:t xml:space="preserve">39th European Conference on Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626197v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la qualité d'un système de reconnaissance de la parole pour une tâche de compréhension</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apprendre des représentations jointes de mots et d'entités pour la désambiguïsation d'entités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva d'Hondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Journées d’Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">24ème Conférence sur le Traitement Automatique des Langues Naturelles - TALN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LLL (Laboratoire Ligérien de Linguistique); LIFO (Laboratoire d’Informatique Fondamentale d’Orléans); LI (Laboratoire Informatique) de Tours, Jan 2017, Orléans, France. pp.182-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433192v1</w:t>
+                <w:t xml:space="preserve">hal-01626197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CAMOMILE Collaborative Annotation Platform for Multi-modal, Multi-lingual and Multi-media Documents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation de la qualité d'un système de reconnaissance de la parole pour une tâche de compréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2016 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. pp.1421-1425</w:t>
+              <w:t xml:space="preserve">31ème Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350096v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing System-response Retrieval Models for Open-domain and Casual Conversational Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8969,1487 +8969,1504 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Workshop on Chatbots and Conversational Agent Technologies (WOCHAT@IVA2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAC KBP 2016 Cold Start Slot Filling and Slot Filler Validation Systems by IRT SystemX</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Guillemot</w:t>
+                <w:t xml:space="preserve">The CAMOMILE Collaborative Annotation Platform for Multi-modal, Multi-lingual and Multi-media Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Budnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Stefas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text Analysis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Institute of Standards and Technology, Nov 2016, Gaithersburg, Maryland, United States</w:t>
+              <w:t xml:space="preserve">LREC 2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. pp.1421-1425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571795v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joker Chatterbot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+                <w:t xml:space="preserve">TAC KBP 2016 Cold Start Slot Filling and Slot Filler Validation Systems by IRT SystemX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashedur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Collecting and Generating Resources for Chatbots and Conversational Agents - Development and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">Text Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Institute of Standards and Technology, Nov 2016, Gaithersburg, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310204v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Named Entity Resources - Overview and Outlook</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Nouvel</w:t>
+                <w:t xml:space="preserve">Joker Chatterbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Letard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">Workshop on Collecting and Generating Resources for Chatbots and Conversational Agents - Development and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359441v1</w:t>
+                <w:t xml:space="preserve">hal-01310204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purely Corpus-based Automatic Conversation Authoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+                <w:t xml:space="preserve">Named Entity Resources - Overview and Outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th edition of the Language Resources and Evaluation Conference (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.ISBN: 978-2-9517408-9-1</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309202v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Evaluate ASR Output for Named Entity Recognition?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+                <w:t xml:space="preserve">Purely Corpus-based Automatic Conversation Authoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Letard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual Conference of the International Speech Communication Association (Interspeech'15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th edition of the Language Resources and Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.ISBN: 978-2-9517408-9-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251370v1</w:t>
+                <w:t xml:space="preserve">hal-01309202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de facteurs de risque pour des patients diabétiques à partir de comptes-rendus cliniques par des approches hybrides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+                <w:t xml:space="preserve">How to Evaluate ASR Output for Named Entity Recognition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Jannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Annual Conference of the International Speech Communication Association (Interspeech'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany. pp.1289-1293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2015-322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831239v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nao is doing humour in the CHIST-ERA JOKER project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification de facteurs de risque pour des patients diabétiques à partir de comptes-rendus cliniques par des approches hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dresde, Germany. pp.1072-1073</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Caen, France. pp.25-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206698v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CRF-Based Approach to Automatic Disfluency Detection in a French Call-Centre Corpus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nao is doing humour in the CHIST-ERA JOKER project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sehili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delaborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Letard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference of the International Speech Communication Association (Interspeech'14)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresde, Germany. pp.1072-1073</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134812v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disfluences dans la parole spontanée conversationnelle: détection automatique utilisant des indices lexicaux et acoustiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Dutrey</w:t>
+                <w:t xml:space="preserve">Comment évaluer la qualité des transcriptions automatiques pour la détection d’entités nommées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Jannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 2: TALN, pages 359–366</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXXe Journées d'Études sur la Parole (JEP'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.430-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412090v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer la qualité des transcriptions automatiques pour la détection d’entités nommées ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Jannet</w:t>
+                <w:t xml:space="preserve">Disfluences dans la parole spontanée conversationnelle: détection automatique utilisant des indices lexicaux et acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dutrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rosset</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Journées d'Études sur la Parole (JEP'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.430-437</w:t>
+              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 2: TALN, pages 359–366</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134868v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETER: a New Metric for the Evaluation of Hierarchical Named Entity Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Jannet</w:t>
+                <w:t xml:space="preserve">A CRF-Based Approach to Automatic Disfluency Detection in a French Call-Centre Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dutrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Annual Conference of the International Speech Communication Association (Interspeech'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2014, Singapour, Singapore. pp.2897-2901, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2014-601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134713v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-Syntactic Study of Errors from Speech Recognition System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grouin</w:t>
+                <w:t xml:space="preserve">ETER: a New Metric for the Evaluation of Hierarchical Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Jannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2014, Reykjavik, Iceland. pp.3987-3994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831243v1</w:t>
+                <w:t xml:space="preserve">hal-01134713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factor identification from clinical records for diabetic patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10464,3704 +10481,3812 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th i2b2 Shared-Task and Workshop on Challenges in Natural Language Processing for Clinical Data, AMIA 2014 Affiliate Meeting: i2b2/UTHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Person Instance Graphs for Named Speaker Identification in TV Broadcast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achintya Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Bac Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odyssey 2014: The Speaker and Language Recognition Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Joensuu, Finland. pp.179-186, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Odyssey.2014-28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic named entity pre-annotation for out-of-domain human annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morpho-Syntactic Study of Errors from Speech Recognition System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Goryainova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic Annotation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Jan 2013, Sofia, Bulgaria. pp.168-177</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831229v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human annotation of asr error regions: Is ”gravity” a sharable concept for human annotators?</w:t>
+                <w:t xml:space="preserve">Automatic named entity pre-annotation for out-of-domain human annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Jannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Leixa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Errors by Humans and Machines in Multimedia, Multimodal, Multilingual Data Processing (ERRARE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Ermenonville, France</w:t>
+              <w:t xml:space="preserve">Linguistic Annotation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jan 2013, Sofia, Bulgaria. pp.168-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01424915v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QCompere @ REPERE 2013</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+                <w:t xml:space="preserve">Human annotation of asr error regions: Is ”gravity” a sharable concept for human annotators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Luzzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLAM 2013 - First Workshop on Speech, Language and Audio for Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.49-54</w:t>
+              <w:t xml:space="preserve">Errors by Humans and Machines in Multimedia, Multimodal, Multilingual Data Processing (ERRARE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Ermenonville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949320v1</w:t>
+                <w:t xml:space="preserve">halshs-01424915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised naming of speakers in broadcast TV: using written names, pronounced names or both ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">QCompere @ REPERE 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makarand Tapaswi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SLAM 2013 - First Workshop on Speech, Language and Audio for Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.49-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953088v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods combination and ML-based re-ranking of multiple hypothesis for question-answering systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
+                <w:t xml:space="preserve">Unsupervised naming of speakers in broadcast TV: using written names, pronounced names or both ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Bac Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Workshop on Innovative Hybrid Approaches to the Processing of Textual Data, EACL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1462-1466, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2013-380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289723v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Complexity of Manual Annotation Tasks: a Grid of Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+                <w:t xml:space="preserve">Methods combination and ML-based re-ranking of multiple hypothesis for question-answering systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Mumbaï, India. pp.895--910</w:t>
+              <w:t xml:space="preserve">Proceedings of the Workshop on Innovative Hybrid Approaches to the Processing of Textual Data, EACL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.87--96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769631v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling pause duration as a function of contextual length</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albert Rilliard</w:t>
+                <w:t xml:space="preserve">Modeling the Complexity of Manual Annotation Tasks: a Grid of Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Mumbaï, India. pp.895--910</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621860v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual Corpus Annotation: Giving Meaning to the Evaluation Metrics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling pause duration as a function of contextual length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International COLING 2012: 24th Conference on Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Portland, United States. pp.659-662, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2012-203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769639v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution des coréférences dans des comptes rendus cliniques. Une expérimentation issue du défi i2b2/VA 2011</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manual Corpus Annotation: Giving Meaning to the Evaluation Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mathet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Widlöcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">International COLING 2012: 24th Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Mumbaï, India. pp.809-818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656514v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Speech, Faces and Text for Person Identification in TV Broadcast</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résolution des coréférences dans des comptes rendus cliniques. Une expérimentation issue du défi i2b2/VA 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722884v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-Structured Named Entity Recognition on OCR Data: Analysis, Processing and Results</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fusion of Speech, Faces and Text for Person Identification in TV Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makarand Tapaswi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Firenze, Italy. pp.385-394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490004v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended named entities annotation on OCRed documents: from corpus constitution to evaluation campaign</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Galibert</w:t>
+                <w:t xml:space="preserve">Tree-Structured Named Entity Recognition on OCR Data: Analysis, Processing and Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.3126-3131</w:t>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831254v1</w:t>
+                <w:t xml:space="preserve">hal-01490004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion des réponses de systèmes de question-réponses.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
+                <w:t xml:space="preserve">Designing french tale corpora for entertaining text to speech synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1003-1010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289726v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Representations in Probabilistic Models for Extended Named Entities Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Chapter of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing french tale corpora for entertaining text to speech synthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+                <w:t xml:space="preserve">Extended named entities annotation on OCRed documents: from corpus constitution to evaluation campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1003-1010</w:t>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.3126-3131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01423221v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Named Entities in two distinct press corpora: Contemporary Broadcast News and Old Newspapers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion des réponses de systèmes de question-réponses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Linguistics Annotation Workshop (The LAW VI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.99--110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2012.99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709193v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est l’apport de la détection d’entités nommées pour l’extraction d’information en domaine restreint?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Dutrey</w:t>
+                <w:t xml:space="preserve">Structured Named Entities in two distinct press corpora: Contemporary Broadcast News and Old Newspapers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Clavel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.359-366</w:t>
+              <w:t xml:space="preserve">6th Linguistics Annotation Workshop (The LAW VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. pp.40-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01420892v1</w:t>
+                <w:t xml:space="preserve">hal-00709193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for an Extension of Traditional Named Entitites: from Guidelines to Evaluation, an Overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grouin</w:t>
+                <w:t xml:space="preserve">Quel est l’apport de la détection d’entités nommées pour l’extraction d’information en domaine restreint?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dutrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Linguistics Annotation Workshop (The LAW V)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Portland, United States. pp.92--100</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.359-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604369v1</w:t>
+                <w:t xml:space="preserve">halshs-01420892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic Analysis of a Corpus of Tales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albert Rilliard</w:t>
+                <w:t xml:space="preserve">Proposal for an Extension of Traditional Named Entitites: from Guidelines to Evaluation, an Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association (Interspeech'11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th Linguistics Annotation Workshop (The LAW V)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Portland, United States. pp.92--100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135146v1</w:t>
+                <w:t xml:space="preserve">hal-00604369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de patrons sémantiques appliquée à la classification d'Entités Nommées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+                <w:t xml:space="preserve">Prosodic Analysis of a Corpus of Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association (Interspeech'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Aug 2011, Florence, Italy. pp.3129-3132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2011-783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214224v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Named and specific entity detection in varied data: the Quaero named entity baseline evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Quintard</w:t>
+                <w:t xml:space="preserve">Extraction de patrons sémantiques appliquée à la classification d'Entités Nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl El Maarouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Conference on international language resources and evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">TALN'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754184v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Citation Extraction from Patents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Named and specific entity detection in varied data: the Quaero named entity baseline evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2010 - 7th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Valette, Malta</w:t>
+              <w:t xml:space="preserve">7. Conference on international language resources and evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496450v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question answering on web data : the QA evaluation in Quaero</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Hybrid Citation Extraction from Patents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grandry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Valetta, Malta</w:t>
+              <w:t xml:space="preserve">LREC 2010 - 7th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282126v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARAMBA: Concept, Assertion, and Relation Annotation using Machine-learning Based Approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Deleger</w:t>
+                <w:t xml:space="preserve">Question answering on web data : the QA evaluation in Quaero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i2b2 Medication Extraction Challenge Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Washington, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795663v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte et analyses de réponses naturelles pour les systèmes de questions-réponses</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CARAMBA: Concept, Assertion, and Relation Annotation using Machine-learning Based Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Abacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cartoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.10</w:t>
+              <w:t xml:space="preserve">i2b2 Medication Extraction Challenge Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595110v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Relations for an Oral and Interactive Question-Answering System.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+                <w:t xml:space="preserve">Collecte et analyses de réponses naturelles pour les systèmes de questions-réponses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Galibert</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRSL7 (Semantic Representation of Spoken Language 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Salamanca, Spain. pp.12-19</w:t>
+              <w:t xml:space="preserve">TALN 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515902v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the French Evalda-Media evaluation campaign for literal understanding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic Relations for an Oral and Interactive Question-Answering System.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The fifth international conference on Language Resources and Evaluation (LREC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Genes, Italy</w:t>
+              <w:t xml:space="preserve">SRSL7 (Semantic Representation of Spoken Language 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Salamanca, Spain. pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160167v1</w:t>
+                <w:t xml:space="preserve">hal-00515902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level Information and Automatic dialog Acts Detection in human-human Spoken Dialogs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Results of the French Evalda-Media evaluation campaign for literal understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bonneau-Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The fifth international conference on Language Resources and Evaluation (LREC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Genes, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01577525v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique d’actes de dialogue</w:t>
+                <w:t xml:space="preserve">Multi-level Information and Automatic dialog Acts Detection in human-human Spoken Dialogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lisbon, Portugal. pp.2789-2792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2005-822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01577522v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01577525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'un corpus de dialogue oral pour l'évaluation automatique de la compréhension hors- et en- contexte du dialogue</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection automatique d’actes de dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes sur la Parole (JEP 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Fès, Maroc. pp.357-360</w:t>
+              <w:t xml:space="preserve">TALN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.283-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100201v1</w:t>
+                <w:t xml:space="preserve">halshs-01577522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Constitution d'un corpus de dialogue oral pour l'évaluation automatique de la compréhension hors- et en- contexte du dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mctait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mostefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Etudes sur la Parole (JEP 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Fès, Maroc. pp.357-360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Predictive and objective evaluation of speech understanding: the challenge evaluation campaign of the I3 speech workgroup of the French CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bousquet-Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Goulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Zakaria Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Language Resources and Evaluation (LREC 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Las Palmas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14171,362 +14296,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AtomicEval: Evaluation Framework for Atomic Proposition Autonomy with French Propositioner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Junior Conference on Data Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Gif-sur-Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Natural Language Processing-based Microservice System for Healthcare Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surya Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Agustín García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Alesanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE International Conference on Biomedical and Health Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cross-lingual transferability of multilingual prototypical models across NLU tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oralie Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL-IJCNLP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un patient virtuel dialogant pour la formation des étudiants en médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Campillos Llanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14581,113 +14706,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium satellite francophone sur le traitement automatique des langues dans le domaine biomédical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Annotation of ASR Error Regions: is &amp;quot;gravity&amp;quot; a Sharable Concept for Human Annotators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Luzzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14706,172 +14831,172 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. , pp.3050-3056, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disfluences dans la parole spontanée conversationnelle : détection automatique utilisant des indices lexicaux et acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dutrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe Journées d'Étude sur la Parole (JEP'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France. , Actes des XXXe Journées d'Étude sur la Parole (JEP'14), pp.366-373, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14881,324 +15006,324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varia - Préface - 59-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ATALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59 (1), pp.7-11, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Named Entities for Computational Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Nouvel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maud Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entités nommées pour le traitement automatique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Nouvel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maud Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE, 2015, 9781784051044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements automatiques de l’oral et de l’écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15220,51 +15345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">141, pp.4-8, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01420863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15274,65 +15399,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Entity Graphs on Extracting Semantic Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashedur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15341,199 +15466,199 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Management and Big Data.4th Annual International Symposium, SIMBig 2017, Lima, Peru, September 4-6, 2017, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 795, pp.31-47, 2018, Communications in Computer and Information Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-90596-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media : évaluation de la compréhension dans les systèmes de dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bonneau-Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Chaudiron; Khalid Choukri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation des technologies de traitement de la langue, les campagnes Technolangue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, Lavoisier, pp.209-232, 2008, Cognition et traitement de l'information, 978-2746219922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15543,147 +15668,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a storytelling humanoid robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deroo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 4p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15693,65 +15818,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMSI_UPV at SemEval-2020 Task 9: Recurrent Convolutional Neural Network for Code-mixed Sentiment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somnath Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15759,91 +15884,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId358"/>
+      <w:footerReference w:type="default" r:id="rId359"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15990,51 +16115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezoo Saedi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Fatemi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nematbakhsh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.126990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Coria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zaouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05266" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Roca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Alesanco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22062364" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Campillos-Llanos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bilinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-021-01737-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03021633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09514-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Deriu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rodrigo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Otegi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Echegoyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-020-09866-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64610-3_58" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Campillos Llanos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-019-09463-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324919000329" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03962397v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Looten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daniel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190533" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04355240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko E. Agirre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Pe&#241;as" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cieliebak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9306-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/BII.S11770" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492130v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-001627" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abacha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2011-000154" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.131.0041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.05.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tribout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bennacef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6393(99)00067-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFB7ZNWX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.423745" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pommeret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575718v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546569v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepagnol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330611v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sauvage" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Boucharenc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Campano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095796v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-175" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperriere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623097v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519930v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623012v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520797v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulanger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT54892.2023.10023195" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701654v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oralie Cattan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-76" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839919v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.deeplo-1.4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715340v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-385" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298026v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.metanlp-1.5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375330v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU51503.2021.9688044" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798516v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301611v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503694v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053278" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989293v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.repl4nlp-1.12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Banerjee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007482v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.245" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989334v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59430-5_11" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Agirre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pradel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358022v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358035v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lescanff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Walker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Whittaker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267305.3267698" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704806v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421814v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubuisson Duplessis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bechade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucel Yemez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2018.00110" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800736v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571800v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546495v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617291v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Letard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Illouz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626199v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-2343" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571710v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.37" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beaumont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva d'Hondt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58068-5_21" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436052v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charras" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626197v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433192v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Del&#233;glise" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350096v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stefas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782262v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571795v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillemot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310204v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359441v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ehrmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309202v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251370v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jannet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-322" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831239v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206698v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile B&#233;chade" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sehili" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaborde" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134812v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dutrey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-601" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412090v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vasilescu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134868v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134713v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831243v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goryainova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951136v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690272v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Sarkar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Bac Le" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2014-28" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831229v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leixa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424915v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949320v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Tapaswi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953088v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bac Le" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-380" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289723v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grappy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769631v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621860v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2012-203" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769639v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widl&#246;cher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656514v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722884v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_39" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490004v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831254v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289726v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2012.99" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490007v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423221v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709193v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420892v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604369v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135146v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-783" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214224v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l El Maarouf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754184v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grandry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282126v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laurent" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795663v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595110v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515902v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160167v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayache" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bechet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhn" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577525v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-822" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577522v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100201v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636750v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet-Vernhettes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Zakaria Kurdi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414939v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314998v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Agust&#237;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298408v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416862v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134802v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134898v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789046v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atala.org/revuetal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359440v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359438v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420863v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802577v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90596-9_3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337343v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712621v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quok" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deroo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294371v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rosso" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezoo Saedi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Fatemi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nematbakhsh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.126990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Coria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zaouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05266" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Roca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Alesanco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22062364" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Campillos-Llanos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bilinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-021-01737-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03021633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09514-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Deriu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rodrigo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Otegi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Echegoyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-020-09866-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64610-3_58" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Campillos Llanos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-019-09463-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324919000329" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03962397v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Looten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daniel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190533" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04355240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko E. Agirre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Pe&#241;as" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cieliebak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9306-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/BII.S11770" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492130v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-001627" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abacha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2011-000154" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.131.0041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.05.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tribout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bennacef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6393(99)00067-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFB7ZNWX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.423745" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pommeret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546569v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepagnol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330611v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sauvage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Boucharenc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Campano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095796v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-175" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330614v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperriere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623097v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519930v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623012v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulanger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824546v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT54892.2023.10023195" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701654v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oralie Cattan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-76" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839919v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715340v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-385" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813272v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.deeplo-1.4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.metanlp-1.5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336060v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375330v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU51503.2021.9688044" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301611v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503694v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053278" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798516v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475026v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989293v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.repl4nlp-1.12" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007482v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.245" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006228v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Banerjee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59430-5_11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301089v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358023v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Agirre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pradel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793092v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358035v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lescanff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Walker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Whittaker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267305.3267698" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704806v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421814v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubuisson Duplessis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bechade" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucel Yemez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2018.00110" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800736v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617291v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561520v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Letard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Illouz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546495v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571800v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626199v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-2343" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571710v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.37" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626196v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beaumont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva d'Hondt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58068-5_21" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436052v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Del&#233;glise" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782262v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350096v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stefas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571795v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillemot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310204v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359441v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ehrmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309202v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251370v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jannet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-322" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831239v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206698v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile B&#233;chade" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sehili" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaborde" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134868v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412090v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dutrey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vasilescu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134812v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-601" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134713v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690272v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Sarkar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Bac Le" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2014-28" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831243v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goryainova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831229v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leixa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424915v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949320v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Tapaswi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953088v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bac Le" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-380" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289723v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grappy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769631v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621860v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2012-203" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769639v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widl&#246;cher" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656514v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722884v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_39" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490004v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423221v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490007v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831254v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289726v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2012.99" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709193v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420892v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604369v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135146v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-783" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214224v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l El Maarouf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754184v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496450v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grandry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282126v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laurent" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795663v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595110v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515902v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160167v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayache" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bechet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhn" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577525v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-822" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577522v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100201v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636750v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet-Vernhettes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Zakaria Kurdi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414939v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314998v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Agust&#237;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298408v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416862v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134802v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134898v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789046v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atala.org/revuetal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359440v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359438v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420863v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802577v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90596-9_3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337343v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712621v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quok" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deroo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294371v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rosso" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>