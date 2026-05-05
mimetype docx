--- v0 (2026-03-24)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie ROUBIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grille de lecture de ce que produisent les LéA-IFE et de ce qui en constitue la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04112240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative inter-métiers : un levier de développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Galou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nouvelles formes de formation continue, 60, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la pensée algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, LES MATHS, EST-CE QUE ÇA COMPTE ?, 573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des programmes de calcul pour introduire l'algèbre au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kuhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Martin Dametto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAIN : Travail de Recherche ou d'Approfondissement avec prise d'INitiative Sylvie Martin-Dametto (*) , Claire Piolti Lamorthe (**) & Sophie Roubin (***)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Martin Dametto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le calcul réfléchi : entre sens et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au temps dans les recherches collaboratives du réseau des LéA-IFÉ (Support de présentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Volf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la TACD – Coopération et Dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAD, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au temps dans les recherches collaboratives du réseau des LéA-IFÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Volf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la TACD – Coopération et Dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAD, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de collaboration entre enseignants et chercheurs autour de la conception de ressources pour développer la pensée algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème colloque COPIRELEM - Grenoble 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COPIRELEM, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de ressources sur l'enseignement de l'algèbre élémentaire : un exemple de recherche collaborative entre enseignant•e•s et chercheuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone sur les recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école pédagogique de Fribourg, Nov 2019, Fribourg (CH), Suisse. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04112179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception collaborative de ressources : un exemple d'outils méthodologiques la favorisant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Colloque COPIRELEM – Grenoble 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COPIRELEM, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDYING PRIMARY AND SECONDARY TEACHERS’ COLLABORATIVE DESIGN OF RESOURCES FOR ALGEBRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Psycharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissavet Kalogeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Latsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI Study 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD A COMMON VIEW OF ALGEBRAIC THINKING THROUGH DESIGN OF RESOURCES BY PRIMARY AND SECONDARY TEACHERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Congress on Mathematical Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre enseignants et chercheurs, travailler à une autre échelle, quels leviers, quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Cherpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème rencontre internationale des LéA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFÉ - ENS Lyon, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRER DES EVALUATIONS ENTRE PAIRS DANS LES SEANCES DE MATHEMATIQUES : UN EXEMPLE EN ALGEBRE AU COLLEGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone 2018 - Mathématiques en scène des ponts entre les disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Didactique André Revuz; Commission française pour l'enseignement des mathématiques, Oct 2018, Paris (Genevilliers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03956320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubateurs et conception collaborative de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée de l'IFÉ-ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE - ENS Lyon, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LéA Réseau d'écoles et collèges Ampère, Lyon « un établissement apprenant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontre internationale des LéA - Construire ensemble des espaces de coopération au sein des LéA et avec les réseaux partenaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFÉ - Ens Lyon, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des évaluations entre pairs dans les séances de mathématiques : un exemple en algèbre au collège (élèves 13 15 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e colloque international de l'ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation formative levier pour faire apprendre les mathématiques aux élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e rencontre nationale des LéA. Les recherches collaboratives en France et à l’international.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE - ENS Lyon, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans l’algèbre par les programmes de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'APMEP (Association des Professeurs de Mathématiques de l’Enseignement Public )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des professeurs de mathématiques de l'enseignement public (APMEP), Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans l’algèbre par les programmes de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées bisontines de didactique et d’épistémologie. Le symbolisme et l'enseignement de l'algèbre.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Mathématiques de Besançon, May 2017, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04112134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et accompagner les évolutions institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de rentrée des LéA (Lieux d'Éducation Associés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l'éducation (IFÉ-ENS Lyon), Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans l'algèbre par les programmes de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Association des Professeurs de Mathématiques de l'Enseignement Public l'APMEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des professeurs de mathématiques de l'enseignement public (APMEP), Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation par compétences, un outil pour la réussite des élèves au collège, au lycée et une aide pour la transition collège/lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° rencontre nationale des LéA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE - ENS Lyon, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les Ressources de l'Enseignement des Mathématiques dans un Temps de Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire de l'Institut Carnot de l'Éducation : Construire des stratégies de valorisation des résultats et d'essaimage des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre et avec les acteurs de terrain et effets sur les ressources et le développement professionnel. Le cas du projet PREMaTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Favoriser des collaborations entre chercheurs et praticiens. L’expérimentation de l’Institut Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de ressources pour l'enseignement de l'algèbre au collège : le LéA réseau d'écoles et collèges Ampère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Cherpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Loisy; Réjane Monod-Ansaldi; Brigitte Gruson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau des lieux d’éducation associés à l'Institut français de l'éducation : Un instrument pour la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.183-201, 2022, Paideia, 978-2-7535-8679-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04112334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse externe : cas du projet « mieux enseigner aux élèves allophones ». Communication au séminaire Creuset d’analyse des recherches collaboratives, 20 février 2020, IFE- ENS de Lyon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Croquelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2024-2025 du réseau des LéA-IFÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Volf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2023-2024 du réseau des LéA-IFÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2022-2023 du réseau des LéA-IFÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2021-2022 du réseau des LéA-IFÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif des LéA : quelle interface pour les recherches collaboratives après 10 ans d'expérience ? Bilan 2019-2021 du réseau des LéA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les ressources de l’enseignement des mathématiques dans un temps de transitions 2016-2019, programme de l’institut Carnot de l’éducation : rapport scientifique des composantes PR 03 et PAE 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie ROUBIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grille de lecture de ce que produisent les LéA-IFE et de ce qui en constitue la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04112240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative inter-métiers : un levier de développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Galou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nouvelles formes de formation continue, 60, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la pensée algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, LES MATHS, EST-CE QUE ÇA COMPTE ?, 573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des programmes de calcul pour introduire l'algèbre au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kuhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Martin Dametto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAIN : Travail de Recherche ou d'Approfondissement avec prise d'INitiative Sylvie Martin-Dametto (*) , Claire Piolti Lamorthe (**) & Sophie Roubin (***)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Martin Dametto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le calcul réfléchi : entre sens et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au temps dans les recherches collaboratives du réseau des LéA-IFÉ (Support de présentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Volf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la TACD – Coopération et Dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAD, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au temps dans les recherches collaboratives du réseau des LéA-IFÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Volf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la TACD – Coopération et Dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAD, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de collaboration entre enseignants et chercheurs autour de la conception de ressources pour développer la pensée algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème colloque COPIRELEM - Grenoble 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COPIRELEM, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception collaborative de ressources : un exemple d'outils méthodologiques la favorisant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Colloque COPIRELEM – Grenoble 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COPIRELEM, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de ressources sur l'enseignement de l'algèbre élémentaire : un exemple de recherche collaborative entre enseignant•e•s et chercheuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone sur les recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école pédagogique de Fribourg, Nov 2019, Fribourg (CH), Suisse. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04112179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDYING PRIMARY AND SECONDARY TEACHERS’ COLLABORATIVE DESIGN OF RESOURCES FOR ALGEBRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Psycharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissavet Kalogeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Latsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI Study 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD A COMMON VIEW OF ALGEBRAIC THINKING THROUGH DESIGN OF RESOURCES BY PRIMARY AND SECONDARY TEACHERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Congress on Mathematical Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre enseignants et chercheurs, travailler à une autre échelle, quels leviers, quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Cherpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème rencontre internationale des LéA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFÉ - ENS Lyon, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubateurs et conception collaborative de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée de l'IFÉ-ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE - ENS Lyon, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LéA Réseau d'écoles et collèges Ampère, Lyon « un établissement apprenant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontre internationale des LéA - Construire ensemble des espaces de coopération au sein des LéA et avec les réseaux partenaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFÉ - Ens Lyon, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRER DES EVALUATIONS ENTRE PAIRS DANS LES SEANCES DE MATHEMATIQUES : UN EXEMPLE EN ALGEBRE AU COLLEGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone 2018 - Mathématiques en scène des ponts entre les disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Didactique André Revuz; Commission française pour l'enseignement des mathématiques, Oct 2018, Paris (Genevilliers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03956320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation formative levier pour faire apprendre les mathématiques aux élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e rencontre nationale des LéA. Les recherches collaboratives en France et à l’international.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE - ENS Lyon, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des évaluations entre pairs dans les séances de mathématiques : un exemple en algèbre au collège (élèves 13 15 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e colloque international de l'ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans l’algèbre par les programmes de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'APMEP (Association des Professeurs de Mathématiques de l’Enseignement Public )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des professeurs de mathématiques de l'enseignement public (APMEP), Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans l’algèbre par les programmes de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées bisontines de didactique et d’épistémologie. Le symbolisme et l'enseignement de l'algèbre.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Mathématiques de Besançon, May 2017, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04112134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans l'algèbre par les programmes de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Association des Professeurs de Mathématiques de l'Enseignement Public l'APMEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des professeurs de mathématiques de l'enseignement public (APMEP), Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et accompagner les évolutions institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de rentrée des LéA (Lieux d'Éducation Associés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l'éducation (IFÉ-ENS Lyon), Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation par compétences, un outil pour la réussite des élèves au collège, au lycée et une aide pour la transition collège/lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° rencontre nationale des LéA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE - ENS Lyon, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les Ressources de l'Enseignement des Mathématiques dans un Temps de Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire de l'Institut Carnot de l'Éducation : Construire des stratégies de valorisation des résultats et d'essaimage des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de ressources pour l'enseignement de l'algèbre au collège : le LéA réseau d'écoles et collèges Ampère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Cherpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Loisy; Réjane Monod-Ansaldi; Brigitte Gruson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau des lieux d’éducation associés à l'Institut français de l'éducation : Un instrument pour la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.183-201, 2022, Paideia, 978-2-7535-8679-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04112334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre et avec les acteurs de terrain et effets sur les ressources et le développement professionnel. Le cas du projet PREMaTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Favoriser des collaborations entre chercheurs et praticiens. L’expérimentation de l’Institut Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse externe : cas du projet « mieux enseigner aux élèves allophones ». Communication au séminaire Creuset d’analyse des recherches collaboratives, 20 février 2020, IFE- ENS de Lyon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Croquelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2024-2025 du réseau des LéA-IFÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Volf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2023-2024 du réseau des LéA-IFÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2022-2023 du réseau des LéA-IFÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2021-2022 du réseau des LéA-IFÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif des LéA : quelle interface pour les recherches collaboratives après 10 ans d'expérience ? Bilan 2019-2021 du réseau des LéA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les ressources de l’enseignement des mathématiques dans un temps de transitions 2016-2019, programme de l’institut Carnot de l’éducation : rapport scientifique des composantes PR 03 et PAE 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04112240v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roubin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Galou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goislard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piolti Lamorthe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuhman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin Dametto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593830v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coppe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04112179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alturkmani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psycharis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissavet Kalogeria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Latsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cherpin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03956320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04112134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04112334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Croquelois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lusso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654667v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04112240v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roubin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Galou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goislard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piolti Lamorthe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuhman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin Dametto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593830v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coppe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alturkmani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04112179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psycharis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissavet Kalogeria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Latsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cherpin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119288v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03956320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04112134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04112334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Croquelois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lusso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654667v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>