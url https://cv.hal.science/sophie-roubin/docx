--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie ROUBIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grille de lecture de ce que produisent les LéA-IFE et de ce qui en constitue la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04112240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative inter-métiers : un levier de développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Galou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nouvelles formes de formation continue, 60, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la pensée algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, LES MATHS, EST-CE QUE ÇA COMPTE ?, 573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des programmes de calcul pour introduire l'algèbre au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kuhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Martin Dametto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAIN : Travail de Recherche ou d'Approfondissement avec prise d'INitiative Sylvie Martin-Dametto (*) , Claire Piolti Lamorthe (**) & Sophie Roubin (***)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Martin Dametto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le calcul réfléchi : entre sens et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au temps dans les recherches collaboratives du réseau des LéA-IFÉ (Support de présentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Volf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la TACD – Coopération et Dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAD, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au temps dans les recherches collaboratives du réseau des LéA-IFÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Volf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la TACD – Coopération et Dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAD, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de collaboration entre enseignants et chercheurs autour de la conception de ressources pour développer la pensée algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème colloque COPIRELEM - Grenoble 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COPIRELEM, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception collaborative de ressources : un exemple d'outils méthodologiques la favorisant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Colloque COPIRELEM – Grenoble 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COPIRELEM, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de ressources sur l'enseignement de l'algèbre élémentaire : un exemple de recherche collaborative entre enseignant•e•s et chercheuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone sur les recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école pédagogique de Fribourg, Nov 2019, Fribourg (CH), Suisse. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04112179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDYING PRIMARY AND SECONDARY TEACHERS’ COLLABORATIVE DESIGN OF RESOURCES FOR ALGEBRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Psycharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissavet Kalogeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Latsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI Study 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD A COMMON VIEW OF ALGEBRAIC THINKING THROUGH DESIGN OF RESOURCES BY PRIMARY AND SECONDARY TEACHERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Congress on Mathematical Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre enseignants et chercheurs, travailler à une autre échelle, quels leviers, quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Cherpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème rencontre internationale des LéA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFÉ - ENS Lyon, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubateurs et conception collaborative de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée de l'IFÉ-ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE - ENS Lyon, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LéA Réseau d'écoles et collèges Ampère, Lyon « un établissement apprenant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontre internationale des LéA - Construire ensemble des espaces de coopération au sein des LéA et avec les réseaux partenaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFÉ - Ens Lyon, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRER DES EVALUATIONS ENTRE PAIRS DANS LES SEANCES DE MATHEMATIQUES : UN EXEMPLE EN ALGEBRE AU COLLEGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone 2018 - Mathématiques en scène des ponts entre les disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Didactique André Revuz; Commission française pour l'enseignement des mathématiques, Oct 2018, Paris (Genevilliers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03956320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation formative levier pour faire apprendre les mathématiques aux élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e rencontre nationale des LéA. Les recherches collaboratives en France et à l’international.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE - ENS Lyon, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des évaluations entre pairs dans les séances de mathématiques : un exemple en algèbre au collège (élèves 13 15 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e colloque international de l'ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans l’algèbre par les programmes de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'APMEP (Association des Professeurs de Mathématiques de l’Enseignement Public )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des professeurs de mathématiques de l'enseignement public (APMEP), Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans l’algèbre par les programmes de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées bisontines de didactique et d’épistémologie. Le symbolisme et l'enseignement de l'algèbre.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Mathématiques de Besançon, May 2017, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04112134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans l'algèbre par les programmes de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Association des Professeurs de Mathématiques de l'Enseignement Public l'APMEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des professeurs de mathématiques de l'enseignement public (APMEP), Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et accompagner les évolutions institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de rentrée des LéA (Lieux d'Éducation Associés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l'éducation (IFÉ-ENS Lyon), Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation par compétences, un outil pour la réussite des élèves au collège, au lycée et une aide pour la transition collège/lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° rencontre nationale des LéA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE - ENS Lyon, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les Ressources de l'Enseignement des Mathématiques dans un Temps de Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire de l'Institut Carnot de l'Éducation : Construire des stratégies de valorisation des résultats et d'essaimage des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de ressources pour l'enseignement de l'algèbre au collège : le LéA réseau d'écoles et collèges Ampère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Cherpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Loisy; Réjane Monod-Ansaldi; Brigitte Gruson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau des lieux d’éducation associés à l'Institut français de l'éducation : Un instrument pour la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.183-201, 2022, Paideia, 978-2-7535-8679-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04112334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre et avec les acteurs de terrain et effets sur les ressources et le développement professionnel. Le cas du projet PREMaTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Favoriser des collaborations entre chercheurs et praticiens. L’expérimentation de l’Institut Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse externe : cas du projet « mieux enseigner aux élèves allophones ». Communication au séminaire Creuset d’analyse des recherches collaboratives, 20 février 2020, IFE- ENS de Lyon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Croquelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2024-2025 du réseau des LéA-IFÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Volf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2023-2024 du réseau des LéA-IFÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2022-2023 du réseau des LéA-IFÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2021-2022 du réseau des LéA-IFÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif des LéA : quelle interface pour les recherches collaboratives après 10 ans d'expérience ? Bilan 2019-2021 du réseau des LéA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les ressources de l’enseignement des mathématiques dans un temps de transitions 2016-2019, programme de l’institut Carnot de l’éducation : rapport scientifique des composantes PR 03 et PAE 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie ROUBIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grille de lecture de ce que produisent les LéA-IFE et de ce qui en constitue la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04112240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative inter-métiers : un levier de développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Galou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nouvelles formes de formation continue, 60, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la pensée algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, LES MATHS, EST-CE QUE ÇA COMPTE ?, 573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des programmes de calcul pour introduire l'algèbre au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kuhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Martin Dametto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAIN : Travail de Recherche ou d'Approfondissement avec prise d'INitiative Sylvie Martin-Dametto (*) , Claire Piolti Lamorthe (**) & Sophie Roubin (***)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Martin Dametto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le calcul réfléchi : entre sens et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au temps dans les recherches collaboratives du réseau des LéA-IFÉ (Support de présentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Volf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la TACD – Coopération et Dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAD, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au temps dans les recherches collaboratives du réseau des LéA-IFÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Volf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la TACD – Coopération et Dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAD, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de collaboration entre enseignants et chercheurs autour de la conception de ressources pour développer la pensée algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème colloque COPIRELEM - Grenoble 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COPIRELEM, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de ressources sur l'enseignement de l'algèbre élémentaire : un exemple de recherche collaborative entre enseignant•e•s et chercheuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone sur les recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école pédagogique de Fribourg, Nov 2019, Fribourg (CH), Suisse. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04112179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception collaborative de ressources : un exemple d'outils méthodologiques la favorisant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Colloque COPIRELEM – Grenoble 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COPIRELEM, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDYING PRIMARY AND SECONDARY TEACHERS’ COLLABORATIVE DESIGN OF RESOURCES FOR ALGEBRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Psycharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissavet Kalogeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Latsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI Study 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD A COMMON VIEW OF ALGEBRAIC THINKING THROUGH DESIGN OF RESOURCES BY PRIMARY AND SECONDARY TEACHERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Congress on Mathematical Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre enseignants et chercheurs, travailler à une autre échelle, quels leviers, quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Cherpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème rencontre internationale des LéA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFÉ - ENS Lyon, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRER DES EVALUATIONS ENTRE PAIRS DANS LES SEANCES DE MATHEMATIQUES : UN EXEMPLE EN ALGEBRE AU COLLEGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone 2018 - Mathématiques en scène des ponts entre les disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Didactique André Revuz; Commission française pour l'enseignement des mathématiques, Oct 2018, Paris (Genevilliers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03956320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubateurs et conception collaborative de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée de l'IFÉ-ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE - ENS Lyon, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LéA Réseau d'écoles et collèges Ampère, Lyon « un établissement apprenant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontre internationale des LéA - Construire ensemble des espaces de coopération au sein des LéA et avec les réseaux partenaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFÉ - Ens Lyon, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation formative levier pour faire apprendre les mathématiques aux élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e rencontre nationale des LéA. Les recherches collaboratives en France et à l’international.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE - ENS Lyon, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des évaluations entre pairs dans les séances de mathématiques : un exemple en algèbre au collège (élèves 13 15 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e colloque international de l'ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans l’algèbre par les programmes de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'APMEP (Association des Professeurs de Mathématiques de l’Enseignement Public )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des professeurs de mathématiques de l'enseignement public (APMEP), Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans l’algèbre par les programmes de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées bisontines de didactique et d’épistémologie. Le symbolisme et l'enseignement de l'algèbre.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Mathématiques de Besançon, May 2017, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04112134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et accompagner les évolutions institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de rentrée des LéA (Lieux d'Éducation Associés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l'éducation (IFÉ-ENS Lyon), Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans l'algèbre par les programmes de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Association des Professeurs de Mathématiques de l'Enseignement Public l'APMEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des professeurs de mathématiques de l'enseignement public (APMEP), Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation par compétences, un outil pour la réussite des élèves au collège, au lycée et une aide pour la transition collège/lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° rencontre nationale des LéA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE - ENS Lyon, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les Ressources de l'Enseignement des Mathématiques dans un Temps de Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire de l'Institut Carnot de l'Éducation : Construire des stratégies de valorisation des résultats et d'essaimage des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de ressources pour l'enseignement de l'algèbre au collège : le LéA réseau d'écoles et collèges Ampère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Cherpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Loisy; Réjane Monod-Ansaldi; Brigitte Gruson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau des lieux d’éducation associés à l'Institut français de l'éducation : Un instrument pour la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.183-201, 2022, Paideia, 978-2-7535-8679-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04112334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre et avec les acteurs de terrain et effets sur les ressources et le développement professionnel. Le cas du projet PREMaTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Favoriser des collaborations entre chercheurs et praticiens. L’expérimentation de l’Institut Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse externe : cas du projet « mieux enseigner aux élèves allophones ». Communication au séminaire Creuset d’analyse des recherches collaboratives, 20 février 2020, IFE- ENS de Lyon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Croquelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2024-2025 du réseau des LéA-IFÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Volf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2023-2024 du réseau des LéA-IFÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2022-2023 du réseau des LéA-IFÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2021-2022 du réseau des LéA-IFÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif des LéA : quelle interface pour les recherches collaboratives après 10 ans d'expérience ? Bilan 2019-2021 du réseau des LéA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les ressources de l’enseignement des mathématiques dans un temps de transitions 2016-2019, programme de l’institut Carnot de l’éducation : rapport scientifique des composantes PR 03 et PAE 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04112240v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roubin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Galou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goislard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piolti Lamorthe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuhman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin Dametto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593830v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coppe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alturkmani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04112179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psycharis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissavet Kalogeria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Latsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cherpin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119288v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03956320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04112134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04112334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Croquelois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lusso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654667v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04112240v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roubin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Galou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goislard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piolti Lamorthe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuhman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin Dametto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593830v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coppe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04112179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alturkmani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psycharis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissavet Kalogeria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Latsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cherpin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03956320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04112134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04112334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Croquelois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lusso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654667v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>