--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -200,6744 +200,7276 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sticky salts: overbinding of monovalent cations to phosphorylations in all-atom forcefields</w:t>
+                <w:t xml:space="preserve">Biocatalytic mechanistic investigation of sulfur oxidation in dimeric model of polyphenylene sulfide polymer (PPS) by DszC enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Marien</w:t>
+                <w:t xml:space="preserve">Pei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Puyo-Fourtine</w:t>
+                <w:t xml:space="preserve">Changru Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Prévost</w:t>
+                <w:t xml:space="preserve">Anthony Bocahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Duboué-Dijon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65 (24), pp.13266-13281. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 457, pp.116818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5c02154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2026.116818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339020v1</w:t>
+                <w:t xml:space="preserve">hal-05581687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Multiple Phosphorylations on the Tau-R2/Tubulin Interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">DynaBench: Dynamic data for the docking benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayşe Berçin Barlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezgi Karaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.5c00109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.169650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2026.169650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253990v1</w:t>
+                <w:t xml:space="preserve">hal-05581680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across (conformational) space and (relaxation) time: using coarse-grain simulations to probe the intra- and interdomain dynamics of the tau protein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sticky salts: overbinding of monovalent cations to phosphorylations in all-atom forcefields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Puyo-Fourtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Duboué-Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c06282⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (24), pp.13266-13281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5c02154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339034v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n P-Collabs: Investigating Counterion-Mediated Bridges in the Multiply Phosphorylated Tau-R2 Repeat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Across (conformational) space and (relaxation) time: using coarse-grain simulations to probe the intra- and interdomain dynamics of the tau protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.4c00742⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (47), pp.12146-12158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c06282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686071v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural profiles of the full phagocyte NADPH oxidase unveiled by combining computational biology and experimental knowledge</w:t>
+                <w:t xml:space="preserve">Impact of Multiple Phosphorylations on the Tau-R2/Tubulin Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Aimeur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hubert Santuz</w:t>
+                <w:t xml:space="preserve">Jules Marien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107943⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (13), pp.2916-2925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.5c00109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834774v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Perspective on the prospective use of AI in protein structure prediction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">n P-Collabs: Investigating Counterion-Mediated Bridges in the Multiply Phosphorylated Tau-R2 Repeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Marien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 64 (1), pp.26-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c01361⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 64 (16), pp.6570-6582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.4c00742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306436v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It Takes Tau to Tango: Investigating the Fuzzy Interaction between the R2-Repeat Domain and Tubulin C-Terminal Tails</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Prévost</w:t>
+                <w:t xml:space="preserve">Structural profiles of the full phagocyte NADPH oxidase unveiled by combining computational biology and experimental knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Aimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Santuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2023.02.09.527845⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (12), pp.107943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177051v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Practices of Using AI-Based Models in Crystallography and Their Impact in Structural Biology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Perspective on the prospective use of AI in protein structure prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujith Sritharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Aykaç Fas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Tubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Zineb Aimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00381⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 64 (1), pp.26-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c01361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130165v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: In Celebration of Women in Science: Biological Modeling and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
+                <w:t xml:space="preserve">It Takes Tau to Tango: Investigating the Fuzzy Interaction between the R2-Repeat Domain and Tubulin C-Terminal Tails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Marien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Papaleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2023.1175325⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (16), pp.2492-2502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.02.09.527845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04128274v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational and mechanical stability of the isolated large subunit of membrane-bound [NiFe]-hydrogenase from Cupriavidus necator</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Best Practices of Using AI-Based Models in Crystallography and Their Impact in Structural Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Zebger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1073315⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965156v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between two walls: Modeling the adsorption behavior of β-glucosidase A on bare and SAM-functionalised gold surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bourassin</w:t>
+                <w:t xml:space="preserve">Editorial: In Celebration of Women in Science: Biological Modeling and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Barbault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+                <w:t xml:space="preserve">Elena Papaleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01774⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2023.1175325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03294641v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Dynamics of Protein–Protein Interfaces, How and Why?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformational and mechanical stability of the isolated large subunit of membrane-bound [NiFe]-hydrogenase from Cupriavidus necator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovan Dragelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezgi Karaca</w:t>
+                <w:t xml:space="preserve">Chara Karafoulidi-Retsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Prevost</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sagie Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Zebger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27061841⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1073315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643994v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design – a new way to look at old molecules</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Between two walls: Modeling the adsorption behavior of β-glucosidase A on bare and SAM-functionalised gold surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lambert</w:t>
+                <w:t xml:space="preserve">Nicolas Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Férey</w:t>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jib-2022-0020⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (4), pp.1313-1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793308v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving pictures: Reassessing docking experiments with a dynamic view of protein interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Modeling the Dynamics of Protein–Protein Interfaces, How and Why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezgi Karaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (6), pp.1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27061841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.26152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03065754v1</w:t>
+                <w:t xml:space="preserve">hal-03643994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Order Meets Disorder: Modeling and Function of the Protein Interface in Fuzzy Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design – a new way to look at old molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Spalvieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marine Mauviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Férey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom11101529⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.20220020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jib-2022-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389754v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit Modeling of the Impact of Adsorption on Solid Surfaces for Protein Mechanics and Activity with a Coarse-Grain Representation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lojou</w:t>
+                <w:t xml:space="preserve">Moving pictures: Reassessing docking experiments with a dynamic view of protein interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05347⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89 (10), pp.1315-1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.26152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939019v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein interaction energy landscapes are shaped by functional and also non-functional partners</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When Order Meets Disorder: Modeling and Function of the Protein Interface in Fuzzy Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Lopes</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11101529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2019.12.047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02445555v1</w:t>
+                <w:t xml:space="preserve">hal-03389754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse-grain simulations on NMR conformational ensembles highlight functional residues in proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implicit Modeling of the Impact of Adsorption on Solid Surfaces for Protein Mechanics and Activity with a Coarse-Grain Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lojou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2019.0075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02307948v1</w:t>
+                <w:t xml:space="preserve">hal-02939019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Stability Adaptation of a Double-Stranded RNA-Binding Domain to Transfer RNA Ligand</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein interaction energy landscapes are shaped by functional and also non-functional partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barraud</w:t>
+                <w:t xml:space="preserve">Hugo Schweke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fontecave</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Mucchielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Tisné</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wanying Bei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.9b00111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 432 (4), pp.1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2019.12.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238753v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical variations in proteins with large-scale motions highlight the formation of structural locks</w:t>
+                <w:t xml:space="preserve">Coarse-grain simulations on NMR conformational ensembles highlight functional residues in proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (156), pp.20190075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2019.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2018.05.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02104314v1</w:t>
+                <w:t xml:space="preserve">hal-02307948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Redox Enzyme Orientation at Planar Electrodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformational Stability Adaptation of a Double-Stranded RNA-Binding Domain to Transfer RNA Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Clément</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Baaden</w:t>
+                <w:t xml:space="preserve">Charles Bou-Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de Poulpiquet</w:t>
+                <w:t xml:space="preserve">Ludovic Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Tisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal8050192⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (20), pp.2463-2473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.9b00111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793660v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden partners: Using cross-docking calculations to predict binding sites for proteins with multiple interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical variations in proteins with large-scale motions highlight the formation of structural locks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203 (3), pp.195-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2018.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.25506⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02104315v1</w:t>
+                <w:t xml:space="preserve">hal-02104314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meet-U: educating through research immersion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hidden partners: Using cross-docking calculations to predict binding sites for proteins with multiple interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Albani</w:t>
+                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Anthony</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessandra Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005992⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86 (7), pp.723-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.25506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722019v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of neuroglobin plasticity highlighted by joint coarse-grained simulations and high pressure crystallography.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling Redox Enzyme Orientation at Planar Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Pratap Hitaishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Colloc’h</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Prangé</w:t>
+                <w:t xml:space="preserve">Anne de Poulpiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02097-1⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal8050192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523850v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility and core-protein binding patterns of disordered C-terminal tails in β-tubulin isotypes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meet-U: educating through research immersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nika Abdollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Laurin</w:t>
+                <w:t xml:space="preserve">Agnes Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Eyer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélissa Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry (mosc.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.6b00988⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497972v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Enzymatic Structure Function via Mechanics: A Coarse-Grain Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of neuroglobin plasticity highlighted by joint coarse-grained simulations and high pressure crystallography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colloc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Avella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Dhaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Prangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Enzymology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.mie.2016.05.022⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02097-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451158v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Great interactions: How binding incorrect partners can teach us about protein recognition and function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobility and core-protein binding patterns of disordered C-terminal tails in β-tubulin isotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoist Laurent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+                <w:t xml:space="preserve">Yoann Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.25086⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry (mosc.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.6b00988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347160v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Structural Variability and Binding Modes of the Glioma Targeting NFL-TBS.40-63 Peptide on Tubulin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging Enzymatic Structure Function via Mechanics: A Coarse-Grain Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Enzymology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.mie.2016.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.5b00146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01451181v1</w:t>
+                <w:t xml:space="preserve">hal-01451158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fold and flexibility: what can proteins' mechanical properties tell us about their folding nucleus?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Great interactions: How binding incorrect partners can teach us about protein recognition and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Vamparys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84 (10), pp.1408-1421 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.25086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2015.0876⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01451165v1</w:t>
+                <w:t xml:space="preserve">hal-01347160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How binding incorrect partners can lead to the prediction of correct interfaces: Results from a massive cross-docking study on proteins</w:t>
+                <w:t xml:space="preserve">Fold and flexibility: what can proteins' mechanical properties tell us about their folding nucleus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2015.0876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528524v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docking Peptides on Proteins: How to Open a Lock, in the Dark, with a Flexible Key</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating the Structural Variability and Binding Modes of the Glioma Targeting NFL-TBS.40-63 Peptide on Tubulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Savarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2015.07.004⟩</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.5b00146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451174v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of dynamics on the closed-loop protein-folding hypothesis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How binding incorrect partners can lead to the prediction of correct interfaces: Results from a massive cross-docking study on proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Vamparys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1, SI), pp.243-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498046v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motions and mechanics: investigating conformational transitions in multi-domain proteins with coarse-grain simulations</w:t>
+                <w:t xml:space="preserve">Docking Peptides on Proteins: How to Open a Lock, in the Dark, with a Flexible Key</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol. Simul.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2015.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927022.2013.843176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01498044v1</w:t>
+                <w:t xml:space="preserve">hal-01451174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Simulations Give Insight into the Hydrogen in- and out-Pathways of [NiFe]-Hydrogenases from Aquifex Aeolicus and Desulfovibrio Fructosovorans.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lojou</w:t>
+                <w:t xml:space="preserve">Assessing the effect of dynamics on the closed-loop protein-folding hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sree V. Chintapalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. R. Illingworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham J. G. Upton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip J. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5089965⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (91), pp.20130935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2013.0935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084622v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The weak, fluctuating, dipole moment of membrane-bound hydrogenase from Aquifex aeolicus accounts for its adaptability to charged electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Multiscale Simulations Give Insight into the Hydrogen in- and out-Pathways of [NiFe]-Hydrogenases from Aquifex Aeolicus and Desulfovibrio Fructosovorans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Oteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lojou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (48), pp.13800-13811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5089965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CP00510D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01493492v1</w:t>
+                <w:t xml:space="preserve">hal-01084622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heme orientation modulates histidine dissociation and ligand binding kinetics in the hexacoordinated human neuroglobin.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motions and mechanics: investigating conformational transitions in multi-domain proteins with coarse-grain simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00775-012-0956-2⟩</w:t>
+              <w:t xml:space="preserve">Mol. Simul.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (1-3), pp.229--236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927022.2013.843176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783539v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-protein interactions in a crowded environment: an analysis via cross-docking simulations and evolutionary information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+                <w:t xml:space="preserve">The weak, fluctuating, dipole moment of membrane-bound hydrogenase from Aquifex aeolicus accounts for its adaptability to charged electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Oteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne De Poulpiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoriya Dimitrova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Ponty</w:t>
+                <w:t xml:space="preserve">Elisabeth. Lojou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003369⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (23), pp.11318-11322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP00510D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875116v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heme orientation modulates histidine dissociation and ligand binding kinetics in the hexacoordinated human neuroglobin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heme orientation modulates histidine dissociation and ligand binding kinetics in the hexacoordinated human neuroglobin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bocahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bernad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bocahut</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S Sacquin-Mora</w:t>
+                <w:t xml:space="preserve">Pierre Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.111-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00775-012-0956-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326196v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal fluctuations of haemoglobin from different species: adaptation to temperature via conformational dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heme orientation modulates histidine dissociation and ligand binding kinetics in the hexacoordinated human neuroglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bocahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bernad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Stadler</w:t>
+                <w:t xml:space="preserve">P. Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. J. Garvey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Digel</w:t>
+                <w:t xml:space="preserve">S Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498101v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme closure and nucleotide binding structurally lock guanylate kinase.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delalande</w:t>
+                <w:t xml:space="preserve">Protein-protein interactions in a crowded environment: an analysis via cross-docking simulations and evolutionary information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriya Dimitrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ponty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.07.048⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (12), pp.e1003369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645163v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Modes and Residue Flexibility Control the Anisotropic Response of Guanylate Kinase to Mechanical Stress</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal fluctuations of haemoglobin from different species: adaptation to temperature via conformational dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Stadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Garvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bocahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Digel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2010.09.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (76), pp.2845--2855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2012.0364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602505v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint evolutionary trees: a large-scale method to predict protein interfaces based on sequence sampling.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ladislas A. Trojan</w:t>
+                <w:t xml:space="preserve">Enzyme closure and nucleotide binding structurally lock guanylate kinase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Carbone</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000267⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (6), pp.1440-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.07.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00705756v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein mechanics: a route from structure to function.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Sacquin-Mora</w:t>
+                <w:t xml:space="preserve">Functional Modes and Residue Flexibility Control the Anisotropic Response of Guanylate Kinase to Mechanical Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99 (10), pp.3412-3419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2010.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315141v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing macromolecular mechanics: Heterogeneity and function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint evolutionary trees: a large-scale method to predict protein interfaces based on sequence sampling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(sacquin-Mora Sacquin-Moras</w:t>
+                <w:t xml:space="preserve">Stefan Engelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xxxx Sophie)</w:t>
+                <w:t xml:space="preserve">Ladislas A. Trojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lavery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF BIOMOLECULAR STRUCTURE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (1), pp.e1000267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315127v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00705756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Protein mechanics: a route from structure to function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lavery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32, pp.891-898</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing macromolecular mechanics: Heterogeneity and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(lavery Laveryr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(sacquin-Mora Sacquin-Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xxxx Sophie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOURNAL OF BIOMOLECULAR STRUCTURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, xxx, pp.763-763</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Investigating the local flexibility of functional residues in hemoproteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lavery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 90, pp.2706-2717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00313391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilized redox enzymes on solid surfaces: Lessons from multiscale modelling approaches</w:t>
+                <w:t xml:space="preserve">Addressing the gender gap when recruiting and promoting researchers: Lessons from the CNRS Comité National</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Mayence, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on Accessibility, Inclusivity and Visibility in Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECAM, Apr 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253957v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilized enzymes on solid surfaces: Lessons from multiscale modelling approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Investigation of the Mannose Binding Interface in DC-SIGN and MRC1 Carbohydrate Recognition Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Geißler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nanomaterials Applied to Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Hünfeld 2026: Workshop on Computer Simulation and Theory of Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Theoretical and Computational Biophysics group, MPI Göttingen, Apr 2026, Hünfeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095747v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New players and metrics in challenging interfaces: the multiphosphorylated Tau-R2/tubulins complex as a case study for fuzzy interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immobilized redox enzymes on solid surfaces: Lessons from multiscale modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème congrès du GGMM, 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Forges-les-Eaux, France</w:t>
+              <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Mayence, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110802v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the dynamics of protein-protein interfaces in well structured and fuzzy complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New players and metrics in challenging interfaces: the multiphosphorylated Tau-R2/tubulins complex as a case study for fuzzy interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Marien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISQBP PRESIDENT’S MEETING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">XXIVème congrès du GGMM, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Forges-les-Eaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642370v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling redox enzymes on solid surfaces : Lessons from multiscale approaches</w:t>
+                <w:t xml:space="preserve">Immobilized enzymes on solid surfaces: Lessons from multiscale modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier thématique, Bioélectrochimie aux Frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Marseille-Online, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Nanomaterials Applied to Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028399v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling approaches for the protein-solid interface</w:t>
+                <w:t xml:space="preserve">Investigating the dynamics of protein-protein interfaces in well structured and fuzzy complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GDR EMIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">ISQBP PRESIDENT’S MEETING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701647v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From QM to coarse-grain, lessons from multiscale-modelling of redox enzymes</w:t>
+                <w:t xml:space="preserve">Modelling redox enzymes on solid surfaces : Lessons from multiscale approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth GFB (Groupe Français de Bioélectrochimie ) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Saint Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">Atelier thématique, Bioélectrochimie aux Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Marseille-Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790569v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving pictures: Reassessing docking experiments with a dynamic view of protein interfaces</w:t>
+                <w:t xml:space="preserve">From QM to coarse-grain, lessons from multiscale-modelling of redox enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ISQBP President’s Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">XVIIth GFB (Groupe Français de Bioélectrochimie ) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Saint Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061587v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of neuroglobin plasticity highlighted by high pressure crystallography and crystallography under moderate gas pressure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale modeling approaches for the protein-solid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th european high pressure research group meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Plénières du GDR EMIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267162v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Moving pictures: Reassessing docking experiments with a dynamic view of protein interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The ISQBP President’s Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Determinants of neuroglobin plasticity highlighted by high pressure crystallography and crystallography under moderate gas pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Colloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Prangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56th european high pressure research group meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Aveiro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determinants of neuroglobin plasticity highlighted by high pressure crystallography and crystallography under moderate gas pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Colloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Prangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th SOLEIL user's meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">With or without disorder, MD simulations bring light on the dynamics of protein-protein interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Marien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MDDB Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Lausanne, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific targeting of mannose receptors for Photodynamic Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Geißler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème congrès du GGMM, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Forges-les-Eaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the fuzzy interaction between the Tau-R2 repeat and tubulin C-terminal tails with classical MD simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres ThéMoSiA-RCTF2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rouen, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It takes tau to tango: investigating the fuzzy interaction between the tau-R2 repeat and tubulin C-terminal tails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème congrès du GGMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between two walls: Modeling the adsorption behavior of redox enzymes on bare and SAM-functionalised gold surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème congrès du GGMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELING THE NADPH OXIDASE (NOX) COMPLEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Aykac-Fas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Nüsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème congrès du GGMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeling enzymes interacting with functionalized surfaces: lessons from multiscale modeling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">66th Biophysical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, San Francisco, United States. Biophysical Journal, 121 (3), pp.135a, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.11.2057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Determinants of neuroglobin plasticity highlighted by high pressure crystallography and crystallography under moderate gas pressure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Prangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carpentier Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Vallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESRF Usermeeting Symposium Opportunities in high pressure science at the ESRF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6947,336 +7479,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative investigation of the mannose binding interface in DC-SIGN and MRC1 carbohydrate recognition domains with all-atom molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Geissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menger_Curvature : a MDAKit implementation to decipher the dynamics, curvatures and flexibilities of polymeric backbones at the residue level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic Radius Determination of Tau and AT8 Phosphorylated Tau Mutants: A Combined Simulation and Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Lohberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bridot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Allegro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7286,100 +7818,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluides nanoconfinés dans des systèmes de basse symétrie : Simulations et théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Paris Sud - Paris XI, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00008790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7389,105 +7921,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations gros-grain pour la modélisation des protéines : Propriétés mécaniques et interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacquin-Mora Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie théorique et/ou physique. Université Paris-Diderot - Paris VII, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00652917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId246"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7555,51 +8087,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DC57503"/>
+    <w:nsid w:val="EDAACAD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7786,51 +8318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-sacquin-mora" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2781-4333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076735443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://topoftheprots.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puyo-Fourtine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubou&#233;-Dijon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5c00109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c06282" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00742" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aimeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac Fas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107943" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Versini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ayka&#231; Fas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tubiana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01361" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.02.09.527845" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00381" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Papaleo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2023.1175325" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Dragelj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chara Karafoulidi-Retsou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagie Katz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lenz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Zebger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1073315" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourassin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01774" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Karaca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Prevost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061841" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Spalvieri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marine Mauviel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26152" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101529" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05347" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Schweke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mucchielli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanying Bei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lopes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.12.047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0075" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238753v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bou-Nader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tisn&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.9b00111" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2018.05.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793660v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Pratap Hitaishi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Poulpiquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8050192" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25506" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722019v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anthony" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cardon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005992" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01523850v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colloc&#8217;h" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Avella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dhaussy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prang&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02097-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497972v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Laurin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Eyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pr&#233;vost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sacquin-Mora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00988" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2016.05.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vamparys" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25086" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451181v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Robert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takahashi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00146" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0876" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.07.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree V. Chintapalli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. R. Illingworth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham J. G. Upton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Reeves" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2013.0935" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498044v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.843176" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Oteri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5089965" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493492v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaccafava" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De Poulpiquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Lojou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00510D" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783539v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bocahut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derrien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sebban" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-012-0956-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Dimitrova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003369" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326196v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bocahut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Derrien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sebban" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sacquin-Mora" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498101v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Stadler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Garvey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocahut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Digel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0364" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645163v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.07.048" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602505v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.09.026" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705756v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas A. Trojan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lavery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000267" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315141v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315127v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(lavery Laveryr" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(sacquin-Mora Sacquin-Moras" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxxx Sophie)" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313391v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253957v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095747v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110802v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642370v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04028399v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701647v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790569v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02267162v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Colloc'H" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Prang&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carpentier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02267167v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499577v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110836v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Gei&#223;ler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651473v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112694v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112652v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112654v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac-Fas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266178v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpentier Philippe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vallone" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465181v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Geissler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338518v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reboul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338487v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lohberger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Allegro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008790v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652917v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacquin-Mora Sophie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-sacquin-mora" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2781-4333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076735443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://topoftheprots.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changru Ma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bocahut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2026.116818" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e Ber&#231;in Barlas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Karaca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2026.169650" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puyo-Fourtine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubou&#233;-Dijon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02154" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c06282" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253990v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5c00109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686071v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aimeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac Fas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107943" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Versini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ayka&#231; Fas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tubiana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01361" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.02.09.527845" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00381" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Papaleo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2023.1175325" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Dragelj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chara Karafoulidi-Retsou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagie Katz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lenz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Zebger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1073315" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourassin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01774" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643994v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Prevost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061841" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Spalvieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marine Mauviel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26152" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101529" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05347" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445555v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Schweke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mucchielli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanying Bei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lopes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.12.047" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0075" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bou-Nader" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tisn&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.9b00111" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104314v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2018.05.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25506" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Pratap Hitaishi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Poulpiquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8050192" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722019v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anthony" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cardon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005992" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01523850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colloc&#8217;h" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Avella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dhaussy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prang&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02097-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497972v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Laurin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Eyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Robert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pr&#233;vost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sacquin-Mora" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00988" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451158v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2016.05.022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vamparys" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25086" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451165v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0876" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451181v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Robert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takahashi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00146" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528524v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451174v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.07.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree V. Chintapalli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. R. Illingworth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham J. G. Upton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Reeves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2013.0935" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084622v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Oteri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5089965" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498044v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.843176" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaccafava" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De Poulpiquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Lojou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00510D" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783539v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derrien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sebban" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-012-0956-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326196v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bocahut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Derrien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sebban" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sacquin-Mora" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Dimitrova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003369" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498101v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Stadler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Garvey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocahut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Digel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0364" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645163v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.07.048" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602505v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.09.026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705756v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas A. Trojan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lavery" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000267" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315127v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(lavery Laveryr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(sacquin-Mora Sacquin-Moras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxxx Sophie)" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313391v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600246v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604666v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Gei&#223;ler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110802v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095747v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642370v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04028399v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790569v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701647v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02267162v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Colloc'H" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Prang&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carpentier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02267167v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499577v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110836v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651473v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112652v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac-Fas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591793v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.2057" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266178v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpentier Philippe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vallone" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465181v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Geissler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338518v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reboul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338487v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lohberger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Allegro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008790v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652917v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacquin-Mora Sophie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>