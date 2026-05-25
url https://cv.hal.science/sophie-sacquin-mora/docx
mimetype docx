--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,8032 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7980 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Sacquin-Mora </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Research director</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-sacquin-mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2781-4333</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076735443</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=cWSd1Q0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm a CNRS Research Director trying to understand how proteins work using modeling tools such as all-atom Molecular Dynamics or coarse-grain approaches.I am also interested in science popularization and present my favorite proteins on the blog &amp;quot;Top of the Prots&amp;quot; (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://topoftheprots.com/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, in french)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic mechanistic investigation of sulfur oxidation in dimeric model of polyphenylene sulfide polymer (PPS) by DszC enzyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changru Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bocahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 457, pp.116818. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2026.116818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynaBench: Dynamic data for the docking benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayşe Berçin Barlas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Karaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.169650. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2026.169650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across (conformational) space and (relaxation) time: using coarse-grain simulations to probe the intra- and interdomain dynamics of the tau protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Marien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (47), pp.12146-12158. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c06282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Multiple Phosphorylations on the Tau-R2/Tubulin Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Marien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (13), pp.2916-2925. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biochem.5c00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sticky salts: overbinding of monovalent cations to phosphorylations in all-atom forcefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Marien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Puyo-Fourtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Duboué-Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (24), pp.13266-13281. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.5c02154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural profiles of the full phagocyte NADPH oxidase unveiled by combining computational biology and experimental knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Aimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burcu Aykac Fas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Santuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 300 (12), pp.107943. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">n P-Collabs: Investigating Counterion-Mediated Bridges in the Multiply Phosphorylated Tau-R2 Repeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Marien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (16), pp.6570-6582. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.4c00742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perspective on the prospective use of AI in protein structure prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujith Sritharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burcu Aykaç Fas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Zineb Aimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (1), pp.26-41. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.3c01361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practices of Using AI-Based Models in Crystallography and Their Impact in Structural Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It Takes Tau to Tango: Investigating the Fuzzy Interaction between the R2-Repeat Domain and Tubulin C-Terminal Tails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Marien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (16), pp.2492-2502. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.02.09.527845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: In Celebration of Women in Science: Biological Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burcu Aykac Fas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Papaleo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2023.1175325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational and mechanical stability of the isolated large subunit of membrane-bound [NiFe]-hydrogenase from Cupriavidus necator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Dragelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chara Karafoulidi-Retsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagie Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Lenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Zebger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.1073315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between two walls: Modeling the adsorption behavior of β-glucosidase A on bare and SAM-functionalised gold surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (4), pp.1313-1323. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Dynamics of Protein–Protein Interfaces, How and Why?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Karaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), pp.1841. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27061841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design – a new way to look at old molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Spalvieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marine Mauviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Férey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.20220020. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jib-2022-0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Order Meets Disorder: Modeling and Function of the Protein Interface in Fuzzy Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.1529. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11101529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving pictures: Reassessing docking experiments with a dynamic view of protein interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89 (10), pp.1315-1323. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.26152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein interaction energy landscapes are shaped by functional and also non-functional partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Schweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Mucchielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanying Bei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 432 (4), pp.1183. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2019.12.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Modeling of the Impact of Adsorption on Solid Surfaces for Protein Mechanics and Activity with a Coarse-Grain Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lojou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational Stability Adaptation of a Double-Stranded RNA-Binding Domain to Transfer RNA Ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bou-Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fontecave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Tisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (20), pp.2463-2473. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biochem.9b00111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-grain simulations on NMR conformational ensembles highlight functional residues in proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (156), pp.20190075. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2019.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical variations in proteins with large-scale motions highlight the formation of structural locks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 203 (3), pp.195-204. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden partners: Using cross-docking calculations to predict binding sites for proteins with multiple interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86 (7), pp.723-737. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.25506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Redox Enzyme Orientation at Planar Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Pratap Hitaishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Poulpiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.192. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal8050192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet-U: educating through research immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nika Abdollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of neuroglobin plasticity highlighted by joint coarse-grained simulations and high pressure crystallography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colloc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Avella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Prangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1858. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-02097-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and core-protein binding patterns of disordered C-terminal tails in β-tubulin isotypes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Eyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry (mosc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biochem.6b00988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great interactions: How binding incorrect partners can teach us about protein recognition and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Vamparys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84 (10), pp.1408-1421 </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.25086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Enzymatic Structure Function via Mechanics: A Coarse-Grain Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Enzymology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2016.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fold and flexibility: what can proteins' mechanical properties tell us about their folding nucleus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2015.0876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Structural Variability and Binding Modes of the Glioma Targeting NFL-TBS.40-63 Peptide on Tubulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Savarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Eyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biochem.5b00146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How binding incorrect partners can lead to the prediction of correct interfaces: Results from a massive cross-docking study on proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Vamparys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1, SI), pp.243-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docking Peptides on Proteins: How to Open a Lock, in the Dark, with a Flexible Key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2015.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effect of dynamics on the closed-loop protein-folding hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sree V. Chintapalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. R. Illingworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. G. Upton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip J. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (91), pp.20130935. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2013.0935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Simulations Give Insight into the Hydrogen in- and out-Pathways of [NiFe]-Hydrogenases from Aquifex Aeolicus and Desulfovibrio Fructosovorans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Oteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lojou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (48), pp.13800-13811. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5089965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motions and mechanics: investigating conformational transitions in multi-domain proteins with coarse-grain simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol. Simul.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (1-3), pp.229--236. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927022.2013.843176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weak, fluctuating, dipole moment of membrane-bound hydrogenase from Aquifex aeolicus accounts for its adaptability to charged electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Oteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ciaccafava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne De Poulpiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth. Lojou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (23), pp.11318-11322. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP00510D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heme orientation modulates histidine dissociation and ligand binding kinetics in the hexacoordinated human neuroglobin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bocahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.111-22. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00775-012-0956-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heme orientation modulates histidine dissociation and ligand binding kinetics in the hexacoordinated human neuroglobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bocahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bernad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein-protein interactions in a crowded environment: an analysis via cross-docking simulations and evolutionary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (12), pp.e1003369. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal fluctuations of haemoglobin from different species: adaptation to temperature via conformational dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bocahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Digel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (76), pp.2845--2855. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2012.0364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme closure and nucleotide binding structurally lock guanylate kinase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baaden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (6), pp.1440-9. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2011.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Modes and Residue Flexibility Control the Anisotropic Response of Guanylate Kinase to Mechanical Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baaden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (10), pp.3412-3419. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint evolutionary trees: a large-scale method to predict protein interfaces based on sequence sampling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislas A. Trojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lavery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.e1000267. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00705756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing macromolecular mechanics: Heterogeneity and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(lavery Laveryr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(sacquin-Mora Sacquin-Moras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxxx Sophie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF BIOMOLECULAR STRUCTURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, xxx, pp.763-763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein mechanics: a route from structure to function.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lavery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.891-898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the local flexibility of functional residues in hemoproteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lavery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 90, pp.2706-2717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the gender gap when recruiting and promoting researchers: Lessons from the CNRS Comité National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Accessibility, Inclusivity and Visibility in Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECAM, Apr 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Investigation of the Mannose Binding Interface in DC-SIGN and MRC1 Carbohydrate Recognition Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Geißler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hünfeld 2026: Workshop on Computer Simulation and Theory of Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theoretical and Computational Biophysics group, MPI Göttingen, Apr 2026, Hünfeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New players and metrics in challenging interfaces: the multiphosphorylated Tau-R2/tubulins complex as a case study for fuzzy interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Marien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème congrès du GGMM, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilized enzymes on solid surfaces: Lessons from multiscale modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanomaterials Applied to Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilized redox enzymes on solid surfaces: Lessons from multiscale modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Mayence, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the dynamics of protein-protein interfaces in well structured and fuzzy complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISQBP PRESIDENT’S MEETING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling redox enzymes on solid surfaces : Lessons from multiscale approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique, Bioélectrochimie aux Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Marseille-Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From QM to coarse-grain, lessons from multiscale-modelling of redox enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth GFB (Groupe Français de Bioélectrochimie ) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Saint Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling approaches for the protein-solid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR EMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving pictures: Reassessing docking experiments with a dynamic view of protein interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ISQBP President’s Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of neuroglobin plasticity highlighted by high pressure crystallography and crystallography under moderate gas pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Colloc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Prangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th european high pressure research group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of neuroglobin plasticity highlighted by high pressure crystallography and crystallography under moderate gas pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Colloc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Prangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SOLEIL user's meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">With or without disorder, MD simulations bring light on the dynamics of protein-protein interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Marien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDDB Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Lausanne, Switzerland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific targeting of mannose receptors for Photodynamic Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Geißler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème congrès du GGMM, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the fuzzy interaction between the Tau-R2 repeat and tubulin C-terminal tails with classical MD simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Marien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ThéMoSiA-RCTF2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rouen, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between two walls: Modeling the adsorption behavior of redox enzymes on bare and SAM-functionalised gold surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baaden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème congrès du GGMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING THE NADPH OXIDASE (NOX) COMPLEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burcu Aykac-Fas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Nüsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème congrès du GGMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It takes tau to tango: investigating the fuzzy interaction between the tau-R2 repeat and tubulin C-terminal tails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Marien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème congrès du GGMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling enzymes interacting with functionalized surfaces: lessons from multiscale modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Biophysical Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, San Francisco, United States. Biophysical Journal, 121 (3), pp.135a, 2022, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2021.11.2057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of neuroglobin plasticity highlighted by high pressure crystallography and crystallography under moderate gas pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Prangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carpentier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRF Usermeeting Symposium Opportunities in high pressure science at the ESRF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative investigation of the mannose binding interface in DC-SIGN and MRC1 carbohydrate recognition domains with all-atom molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Geissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of an extended Tau/tubulins interface reveal a complex disorder-disorder interplay mediated by the C-terminal tails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Marien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menger_Curvature : a MDAKit implementation to decipher the dynamics, curvatures and flexibilities of polymeric backbones at the residue level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Marien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic Radius Determination of Tau and AT8 Phosphorylated Tau Mutants: A Combined Simulation and Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Lohberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Marien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Allegro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluides nanoconfinés dans des systèmes de basse symétrie : Simulations et théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Paris Sud - Paris XI, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations gros-grain pour la modélisation des protéines : Propriétés mécaniques et interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacquin-Mora Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie théorique et/ou physique. Université Paris-Diderot - Paris VII, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00652917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8087,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDAACAD6"/>
+    <w:nsid w:val="09FA4347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8318,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-sacquin-mora" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2781-4333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076735443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://topoftheprots.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changru Ma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bocahut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2026.116818" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e Ber&#231;in Barlas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Karaca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2026.169650" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puyo-Fourtine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubou&#233;-Dijon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02154" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c06282" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253990v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5c00109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686071v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aimeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac Fas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107943" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Versini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ayka&#231; Fas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tubiana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01361" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.02.09.527845" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00381" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Papaleo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2023.1175325" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Dragelj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chara Karafoulidi-Retsou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagie Katz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lenz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Zebger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1073315" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourassin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01774" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643994v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Prevost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061841" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Spalvieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marine Mauviel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26152" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101529" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05347" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445555v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Schweke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mucchielli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanying Bei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lopes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.12.047" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0075" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bou-Nader" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tisn&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.9b00111" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104314v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2018.05.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25506" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Pratap Hitaishi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Poulpiquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8050192" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722019v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anthony" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cardon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005992" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01523850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colloc&#8217;h" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Avella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dhaussy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prang&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02097-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497972v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Laurin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Eyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Robert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pr&#233;vost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sacquin-Mora" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00988" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451158v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2016.05.022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vamparys" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25086" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451165v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0876" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451181v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Robert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takahashi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00146" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528524v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451174v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.07.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree V. Chintapalli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. R. Illingworth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham J. G. Upton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Reeves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2013.0935" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084622v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Oteri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5089965" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498044v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.843176" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaccafava" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De Poulpiquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Lojou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00510D" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783539v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derrien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sebban" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-012-0956-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326196v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bocahut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Derrien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sebban" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sacquin-Mora" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Dimitrova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003369" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498101v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Stadler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Garvey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocahut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Digel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0364" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645163v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.07.048" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602505v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.09.026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705756v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas A. Trojan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lavery" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000267" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315127v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(lavery Laveryr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(sacquin-Mora Sacquin-Moras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxxx Sophie)" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313391v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600246v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604666v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Gei&#223;ler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110802v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095747v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642370v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04028399v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790569v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701647v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02267162v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Colloc'H" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Prang&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carpentier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02267167v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499577v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110836v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651473v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112652v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac-Fas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591793v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.2057" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266178v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpentier Philippe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vallone" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465181v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Geissler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338518v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reboul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338487v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lohberger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Allegro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008790v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652917v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacquin-Mora Sophie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-sacquin-mora" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2781-4333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076735443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=cWSd1Q0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://topoftheprots.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changru Ma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bocahut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2026.116818" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e Ber&#231;in Barlas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Karaca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2026.169650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c06282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5c00109" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puyo-Fourtine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubou&#233;-Dijon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aimeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac Fas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107943" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00742" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306436v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Versini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ayka&#231; Fas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tubiana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01361" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00381" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.02.09.527845" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128274v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Papaleo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2023.1175325" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965156v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Dragelj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chara Karafoulidi-Retsou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagie Katz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lenz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Zebger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1073315" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294641v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourassin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01774" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643994v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Prevost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061841" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793308v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Spalvieri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marine Mauviel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389754v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101529" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065754v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26152" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445555v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Schweke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mucchielli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanying Bei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lopes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.12.047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05347" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bou-Nader" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tisn&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.9b00111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307948v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2018.05.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104315v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25506" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793660v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Pratap Hitaishi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Poulpiquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8050192" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anthony" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005992" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01523850v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colloc&#8217;h" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Avella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dhaussy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prang&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02097-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Laurin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Eyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pr&#233;vost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sacquin-Mora" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00988" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347160v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vamparys" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25086" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451158v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2016.05.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0876" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451181v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Robert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takahashi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00146" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528524v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.07.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree V. Chintapalli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. R. Illingworth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham J. G. Upton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Reeves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2013.0935" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084622v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Oteri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5089965" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.843176" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493492v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaccafava" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De Poulpiquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Lojou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00510D" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783539v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derrien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sebban" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-012-0956-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bocahut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Derrien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sebban" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sacquin-Mora" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875116v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Dimitrova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003369" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498101v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Stadler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Garvey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocahut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Digel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0364" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645163v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.07.048" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602505v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.09.026" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705756v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas A. Trojan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lavery" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000267" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315127v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(lavery Laveryr" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(sacquin-Mora Sacquin-Moras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxxx Sophie)" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315141v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavery" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313391v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600246v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604666v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Gei&#223;ler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110802v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095747v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253957v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642370v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04028399v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790569v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701647v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061587v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02267162v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Colloc'H" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Prang&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carpentier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02267167v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499577v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110836v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651473v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112652v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac-Fas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112694v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591793v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.2057" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpentier Philippe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vallone" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465181v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Geissler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616138v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338518v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reboul" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338487v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lohberger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Allegro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008790v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652917v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacquin-Mora Sophie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>