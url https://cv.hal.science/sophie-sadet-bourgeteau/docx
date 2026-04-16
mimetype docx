--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -342,563 +342,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t>
+                <w:t xml:space="preserve">Long-term effect of repeated application of pig slurry digestate on microbial communities in arable soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+                <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Chauvin</w:t>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barre</w:t>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.e41117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e41117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372517v1</w:t>
+                <w:t xml:space="preserve">hal-04842902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of farming practices on soil microbial biomass: An international synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil-dependent fate of Klebsiella pneumoniae and Listeria monocytogenes after incorporation of digestates in soil microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+                <w:t xml:space="preserve">Sophie Michel-Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Marilleau</w:t>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lang</w:t>
+                <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Djemiel</w:t>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109513⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.105965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.105965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925931v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-dependent fate of Klebsiella pneumoniae and Listeria monocytogenes after incorporation of digestates in soil microcosms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of farming practices on soil microbial biomass: An international synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ziebal</w:t>
+                <w:t xml:space="preserve">Laurie Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+                <w:t xml:space="preserve">Nicolas Marilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Oliva</w:t>
+                <w:t xml:space="preserve">Christophe Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Djemiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.105965⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 383, pp.109513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960223v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effect of repeated application of pig slurry digestate on microbial communities in arable soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Morvan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+                <w:t xml:space="preserve">Pierre Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jean-Baptiste</w:t>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), pp.e41117. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.68-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e41117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842902v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes, interactions and drivers of soil chemical, physical and biological properties after repeated application of organic waste products in two contrasted long-term field experiments in France</w:t>
               </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (11), pp.114090. </w:t>
@@ -1018,103 +1018,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effects of combining anaerobic digestate with other organic waste products on soil microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Montenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1276,1422 +1276,1422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Impact of biogas digestates on soil microbiota in agriculture: a review</w:t>
+                <w:t xml:space="preserve">Effects of biochar on soil microbial communities: A meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battle Karimi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Flamin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solène Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-022-01554-2⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 902, pp.art. 166079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578790v1</w:t>
+                <w:t xml:space="preserve">hal-04197308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the impact of biogas digestates on the microbiological quality of agricultural soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Correction to: Impact of biogas digestates on soil microbiota in agriculture: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Flamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advances in Ecological Research, 21 (1), pp.625-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-022-01554-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03969854v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of biochar on soil microbial communities: A meta-analysis</w:t>
+                <w:t xml:space="preserve">Review of the impact of biogas digestates on the microbiological quality of agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelle Deshoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Gentil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Flamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.169-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04197308v1</w:t>
+                <w:t xml:space="preserve">hal-03969854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of bacterial and archaeal diversity in a tropical soil over 6 years of repeated organic and inorganic fertilization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of biogas digestates on soil microbiota in agriculture: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Flamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.943314⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (5), pp.3265-3288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-022-01451-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761659v1</w:t>
+                <w:t xml:space="preserve">hal-03672071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term impact of biogas digestates on soils microbial communities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">Potential of Meta-Omics to Provide Modern Microbial Indicators for Monitoring Soil Quality and Securing Food Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Djemiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cannavacciuolo</w:t>
+                <w:t xml:space="preserve">Aurélien Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Barré</w:t>
+                <w:t xml:space="preserve">Walid Horrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.889788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04095843v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of biogas digestates on soil microbiota in agriculture: a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dynamic of bacterial and archaeal diversity in a tropical soil over 6 years of repeated organic and inorganic fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Djemiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.943314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-022-01451-8⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03672071v1</w:t>
+                <w:t xml:space="preserve">hal-03761659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Meta-Omics to Provide Modern Microbial Indicators for Monitoring Soil Quality and Securing Food Production</w:t>
+                <w:t xml:space="preserve">Short-term impact of biogas digestates on soils microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Djemiel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Cottin</w:t>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Horrigue</w:t>
+                <w:t xml:space="preserve">M Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03715998v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial transfers from permanent grassland ecosystems to milk in dairy farms in the Comté cheese area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Differences in Fibre Composition and Maturity of Forage-Based Diets on the Microbial Ecosystem and Its Activity in Equine Caecum and Colon Digesta and Faeces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Karimi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sara Muhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Djemiel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-97373-6⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani11082337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345380v1</w:t>
+                <w:t xml:space="preserve">hal-03327257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des digestats de méthanisation sur la qualité biologique des sols agricoles : nécessité de générer de nouvelles données pour objectiver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Short-Term Effect of Green Waste and Sludge Amendment on Soil Microbial Diversity and Volatile Organic Compound Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voix Biolactée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.123-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/applmicrobiol1010010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197177v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Effect of Green Waste and Sludge Amendment on Soil Microbial Diversity and Volatile Organic Compound Emissions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact des digestats de méthanisation sur la qualité biologique des sols agricoles : nécessité de générer de nouvelles données pour objectiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Voix Biolactée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102, pp.12-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257068v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Differences in Fibre Composition and Maturity of Forage-Based Diets on the Microbial Ecosystem and Its Activity in Equine Caecum and Colon Digesta and Faeces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial transfers from permanent grassland ecosystems to milk in dairy farms in the Comté cheese area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Muhonen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+                <w:t xml:space="preserve">C. Djemiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Julliand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Brie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (8), pp.2337. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.18144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani11082337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-97373-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327257v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sait-on vraiment de l’impact des digestats de méthanisation sur la qualité biologique des sols agricoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2716,90 +2716,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced microbial diversity induces larger volatile organic compound emissions from soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letizia Abis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2850,77 +2850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial communities from different soil types respond differently to organic waste input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2984,103 +2984,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of volatile organic compound emissions from soils amended with organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letizia Abis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 636, pp.1333-1343. </w:t>
@@ -3118,77 +3118,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasting effect of repeated application of organic waste products on microbial communities in arable soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3252,77 +3252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of concentrate feeding sequence on equine hindgut fermentation parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (07), pp.1146 - 1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3369,77 +3369,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of yeast supplementation on hindgut microbiota and digestibility of horses subjected to an abrupt change of hays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 186 (Spécial Issue), pp.34 - 40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3486,77 +3486,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of barley form on equine total tract fibre digestibility and colonic microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Varloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (12), pp.1943 - 1948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3584,329 +3584,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the bacterial community structure within the equine hindgut and faeces using Automated Ribosomal Intergenic Spacer Analysis (ARISA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Molecular monitoring of the bacterial community structure in foal feces pre- and post-weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faubladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1751731114001943⟩</w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp. 61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2013.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795081v1</w:t>
+                <w:t xml:space="preserve">hal-01770537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular monitoring of the bacterial community structure in foal feces pre- and post-weaning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparison of the bacterial community structure within the equine hindgut and faeces using Automated Ribosomal Intergenic Spacer Analysis (ARISA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2013.11.010⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (12), pp.1928 - 1934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1751731114001943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01770537v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité de l’écosystème microbien du tractus digestif équin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (5), pp.407-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3944,90 +3944,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in in vitro Fermentative Capacity in Foals From Birth to 2 Months Old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faubladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (5-6), pp. 279 - 280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4073,64 +4073,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine microbial gastro-intestinal health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP PUBLICATION </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 128 (1), pp.161 -182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4155,51 +4155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial diversity dynamics in rumen epithelium of wethers fed forage and mixed concentrate forage diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4284,51 +4284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR-DGGE analysis reveals a distinct diversity in the bacterial population attached to the rumen epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4485,51 +4485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
@@ -4552,325 +4552,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des digestats de méthanisation sur la qualité microbiologique des sols agricole</w:t>
+                <w:t xml:space="preserve">Impact des digestats de méthanisation sur la qualité microbiologique des sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Besancon, France</w:t>
+              <w:t xml:space="preserve">Webinar GRDF-méthanisationagricole et biodiversité à toutes les échelles, du chevreuil dans les CIVEs au micro-organismes dans les sols.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214475v1</w:t>
+                <w:t xml:space="preserve">hal-04222567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un apport répété de Digestat sur la communauté microbienne du sol (exemple du SOERE PRO d'EFELE)</w:t>
+                <w:t xml:space="preserve">Anaerobic digestate drives the biomass, the structure, and the composition of soil microbial communities: A long-term experimental field site case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échanges OFB-INRAE sur le thème "Énergies renouvelables et biodiversité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214449v1</w:t>
+                <w:t xml:space="preserve">hal-04331769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des digestats de méthanisation sur la qualité microbiologique des sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinar GRDF-méthanisationagricole et biodiversité à toutes les échelles, du chevreuil dans les CIVEs au micro-organismes dans les sols.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4889,273 +4863,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des digestats de méthanisation sur la qualité microbiologique des sols agricoles</w:t>
+                <w:t xml:space="preserve">Impact des digestats de méthanisation sur la qualité microbiologique des sols agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar GRDF-méthanisationagricole et biodiversité à toutes les échelles, du chevreuil dans les CIVEs au micro-organismes dans les sols.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222567v1</w:t>
+                <w:t xml:space="preserve">hal-04214475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic digestate drives the biomass, the structure, and the composition of soil microbial communities: A long-term experimental field site case study</w:t>
+                <w:t xml:space="preserve">Impact d'un apport répété de Digestat sur la communauté microbienne du sol (exemple du SOERE PRO d'EFELE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée d’échanges OFB-INRAE sur le thème "Énergies renouvelables et biodiversité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331769v1</w:t>
+                <w:t xml:space="preserve">hal-04214449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of anaerobic digestates on microbial communities of agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5193,64 +5193,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l’impact des pratiques d’épandage des effluents d’élevages mixtes « Porcin-Bovin » en zone herbagère du Massif Central sur la microbiologie des sols ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Djemiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Belsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5344,64 +5344,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">von Kerssenbrock, Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Djemiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5443,64 +5443,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des transferts microbiens du sol au lait en filière AOP Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brie, Margot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5581,64 +5581,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions de composés organiques volatils par des sols amendés par des PRO: évolution saisonnière et lien avec la diversité microbienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5719,51 +5719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5818,90 +5818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic waste effect in VOCs soil emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letizia Abis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5982,51 +5982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lafouge F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6068,77 +6068,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasting effect of solid waste composts on soil microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6193,77 +6193,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial volatiles organics compounds (mvocs) emitted from soils amended with organic wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6318,103 +6318,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Organic Compounds (VOCs) emitted from soils amended with organic wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letizia Abis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
@@ -6443,77 +6443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of concentrate feeding strategy on the postprandial evolution of fecal microbial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th conference of the European Workshop on Equine Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6551,77 +6551,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of yeast supplementation on hindgut microbiota of horses subjected to an abrupt change of hays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th conference of the European Workshop on Equine Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6646,51 +6646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of finishing diet on rumen cellulotytic and methanogenic microbes in bulls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7019,90 +7019,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of soil microbial communities in response to long-term repeated organic or inorganic fertilizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th symposium on Genetics and Bacterial Ecology - BAGECO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7166,64 +7166,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Beslic,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Djemiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international francophone 3R 2020, une 25ème édition numérique au plus près des grands enjeux des filières animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, paris, France</w:t>
@@ -7246,428 +7246,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review : Microbial Volatile Organic Compounds (mVOCs) emissions by soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Microbial Volatile Organic Compounds (mVOCs) emission by soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOMmic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Leipzig, Germany. , 2016</w:t>
+              <w:t xml:space="preserve">7. International Conference on Proton Transfer Reaction Mass Spectrometry and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Obergurgl, Austria. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604106v1</w:t>
+                <w:t xml:space="preserve">hal-01608133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial volatile organic compounds (mVOCs) emission by soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review : Microbial Volatile Organic Compounds (mVOCs) emissions by soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letizia Abis</w:t>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Décuq</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International PTR-MS Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Obergurgl, Austria. 2016</w:t>
+              <w:t xml:space="preserve">SOMmic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Leipzig, Germany. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200478v1</w:t>
+                <w:t xml:space="preserve">hal-01604106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Volatile Organic Compounds (mVOCs) emission by soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial volatile organic compounds (mVOCs) emission by soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letizia Abis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Proton Transfer Reaction Mass Spectrometry and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Obergurgl, Austria. , 2016</w:t>
+              <w:t xml:space="preserve">7th International PTR-MS Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Obergurgl, Austria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608133v1</w:t>
+                <w:t xml:space="preserve">hal-05200478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different organic amendments on soil microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nowak V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7722,90 +7722,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial and protozoal communities: Equine hindgut versus faeces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on GastroIntestinal Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7824,286 +7824,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine hindgut: Absolute qPCR quantification of fungal and bacterial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparaison de la structure bactérienne du caecum, du colon et des fèces équin par ARISA (Automated Ribosomal Intergenic Spacer Analysis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th joint INRA-RRI gastrointestinal Tract Microbiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand France</w:t>
+              <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802693v1</w:t>
+                <w:t xml:space="preserve">hal-02745991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la structure bactérienne du caecum, du colon et des fèces équin par ARISA (Automated Ribosomal Intergenic Spacer Analysis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Equine hindgut: Absolute qPCR quantification of fungal and bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France. 2012</w:t>
+              <w:t xml:space="preserve">8th joint INRA-RRI gastrointestinal Tract Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745991v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the equine gut bacterial community according to dietary changes and live yeast supplementation as assessed by Automated Ribosomal Intergenic Spacer Analysis (ARISA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on GastroIntestinal Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Chicago, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8128,90 +8128,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal stability of bacterial community structure from equine feces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faubladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villot C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8285,51 +8285,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic microbiologique de l’impact des amendements organiques vs engrais chimiques sur la qualité des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8380,51 +8380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic microbiologique de l’impact des amendements organiques vs engrais chimiques sur la qualité des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8520,90 +8520,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la valorisation des effluents d’élevage porcin dans un environnement herbager à forte biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Blesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Djemiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -8657,103 +8657,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestats de méthanisation et qualité biologique des sols agricoles : Impact des digestats de méthanisation sur la qualité biologique des sols. Metha-BioSol (APR GRAINE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2024, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8775,77 +8775,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils biogéniques (COVb) par les sols agricoles. DICOV (APR Primequal) : Rôle de la diversité microbienne et de la composition biochimique de la matière organique dans les émissions de COVb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9028,51 +9028,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystèmes microbiens : Une diversité au service de la santé digestive et de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne Franche-Comté, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9180,51 +9180,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A26E910"/>
+    <w:nsid w:val="65F5F202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9411,51 +9411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-sadet-bourgeteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7533-4289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125346972" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dunn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109513" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04960223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Le Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oliva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105965" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04842902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Baptiste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e41117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae16bb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04870757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gilles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1490034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01554-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03969854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04197308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166079" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.943314" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03672071v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01451-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03715998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cottin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.889788" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345380v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djemiel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97373-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03197177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03257068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebrun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol1010010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Muhonen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11082337" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537801v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63091-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154647v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.05.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.232" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711712v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.02.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002603" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.11.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varloud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001524" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dequiedt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731114001943" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01770537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faubladier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacotot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2013.11.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VSCMKPF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647080v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01771723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2011.03.101" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21TPXMV0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795055v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.04.029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BP6N25P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772671v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000304" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baudin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214475v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero," TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214449v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331769v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Belsic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=von Kerssenbrock, Florian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douni&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brie, Margot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont, Julie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campedelli, Mathilde" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetizia Abis," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790275v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785259v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abis L." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafouge F." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302433v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755689v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03105311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beslic," TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604106v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200478v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608133v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802598v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nowak V." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tardy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802681v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802693v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802700v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802708v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Goachet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villot C." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786838v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ademe.fr/microbiologie-moleculaire-service-diagnostic-environnemental" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01797808v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162295v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Blesic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607761v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728351v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03660566v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-sadet-bourgeteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7533-4289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125346972" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04842902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Baptiste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e41117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04960223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Le Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oliva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105965" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dunn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109513" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae16bb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04870757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gilles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1490034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04197308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166079" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01554-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03969854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03672071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01451-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03715998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cottin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.889788" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.943314" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Muhonen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11082337" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03257068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebrun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol1010010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03197177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karimi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djemiel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97373-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537801v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63091-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154647v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.05.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.232" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711712v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.02.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002603" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.11.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varloud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001524" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01770537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faubladier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacotot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2013.11.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VSCMKPF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795081v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dequiedt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731114001943" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647080v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01771723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2011.03.101" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21TPXMV0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795055v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.04.029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BP6N25P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772671v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000304" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baudin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero," TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331769v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214449v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Belsic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=von Kerssenbrock, Florian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douni&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brie, Margot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont, Julie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campedelli, Mathilde" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetizia Abis," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790275v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785259v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abis L." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafouge F." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302433v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755689v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03105311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beslic," TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608133v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200478v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802598v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nowak V." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tardy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802681v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745991v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802693v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802700v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802708v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Goachet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villot C." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786838v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ademe.fr/microbiologie-moleculaire-service-diagnostic-environnemental" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01797808v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162295v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Blesic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607761v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728351v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03660566v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>