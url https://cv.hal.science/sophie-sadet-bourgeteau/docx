--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -342,563 +342,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effect of repeated application of pig slurry digestate on microbial communities in arable soils</w:t>
+                <w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Morvan</w:t>
+                <w:t xml:space="preserve">Pierre Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jean-Baptiste</w:t>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e41117⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.68-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842902v1</w:t>
+                <w:t xml:space="preserve">hal-05372517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-dependent fate of Klebsiella pneumoniae and Listeria monocytogenes after incorporation of digestates in soil microcosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of farming practices on soil microbial biomass: An international synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Michel-Le Roux</w:t>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ziebal</w:t>
+                <w:t xml:space="preserve">Nicolas Marilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
+                <w:t xml:space="preserve">Christophe Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Oliva</w:t>
+                <w:t xml:space="preserve">Christophe Djemiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.105965⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 383, pp.109513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960223v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of farming practices on soil microbial biomass: An international synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term effect of repeated application of pig slurry digestate on microbial communities in arable soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Dunn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Marilleau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Djemiel</w:t>
+                <w:t xml:space="preserve">Vincent Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109513⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.e41117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e41117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925931v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Soil-dependent fate of Klebsiella pneumoniae and Listeria monocytogenes after incorporation of digestates in soil microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Michel-Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+                <w:t xml:space="preserve">Anaïs Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107, pp.68-82. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.105965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.105965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372517v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes, interactions and drivers of soil chemical, physical and biological properties after repeated application of organic waste products in two contrasted long-term field experiments in France</w:t>
               </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (11), pp.114090. </w:t>
@@ -1018,103 +1018,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effects of combining anaerobic digestate with other organic waste products on soil microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1276,1422 +1276,1422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of biochar on soil microbial communities: A meta-analysis</w:t>
+                <w:t xml:space="preserve">Correction to: Impact of biogas digestates on soil microbiota in agriculture: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelle Deshoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Gentil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Flamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166079⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advances in Ecological Research, 21 (1), pp.625-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-022-01554-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197308v1</w:t>
+                <w:t xml:space="preserve">hal-04578790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Impact of biogas digestates on soil microbiota in agriculture: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Review of the impact of biogas digestates on the microbiological quality of agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Flamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.169-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04578790v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the impact of biogas digestates on the microbiological quality of agricultural soils</w:t>
+                <w:t xml:space="preserve">Effects of biochar on soil microbial communities: A meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battle Karimi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Flamin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solène Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 902, pp.art. 166079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03969854v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of biogas digestates on soil microbiota in agriculture: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Battle Karimi</w:t>
+                <w:t xml:space="preserve">Dynamic of bacterial and archaeal diversity in a tropical soil over 6 years of repeated organic and inorganic fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Djemiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-022-01451-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.943314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672071v1</w:t>
+                <w:t xml:space="preserve">hal-03761659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Meta-Omics to Provide Modern Microbial Indicators for Monitoring Soil Quality and Securing Food Production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Battle Karimi</w:t>
+                <w:t xml:space="preserve">Short-term impact of biogas digestates on soils microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Cottin</w:t>
+                <w:t xml:space="preserve">M Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Horrigue</w:t>
+                <w:t xml:space="preserve">P Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03715998v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of bacterial and archaeal diversity in a tropical soil over 6 years of repeated organic and inorganic fertilization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Impact of biogas digestates on soil microbiota in agriculture: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Flamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.943314⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (5), pp.3265-3288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-022-01451-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03761659v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term impact of biogas digestates on soils microbial communities</w:t>
+                <w:t xml:space="preserve">Potential of Meta-Omics to Provide Modern Microbial Indicators for Monitoring Soil Quality and Securing Food Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">Christophe Djemiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cannavacciuolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Barré</w:t>
+                <w:t xml:space="preserve">Walid Horrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.889788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04095843v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Differences in Fibre Composition and Maturity of Forage-Based Diets on the Microbial Ecosystem and Its Activity in Equine Caecum and Colon Digesta and Faeces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial transfers from permanent grassland ecosystems to milk in dairy farms in the Comté cheese area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Muhonen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">B. Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Julliand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Djemiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani11082337⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.18144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-97373-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327257v1</w:t>
+                <w:t xml:space="preserve">hal-03345380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Effect of Green Waste and Sludge Amendment on Soil Microbial Diversity and Volatile Organic Compound Emissions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Impact des digestats de méthanisation sur la qualité biologique des sols agricoles : nécessité de générer de nouvelles données pour objectiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Voix Biolactée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102, pp.12-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257068v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des digestats de méthanisation sur la qualité biologique des sols agricoles : nécessité de générer de nouvelles données pour objectiver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Short-Term Effect of Green Waste and Sludge Amendment on Soil Microbial Diversity and Volatile Organic Compound Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voix Biolactée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.123-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/applmicrobiol1010010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197177v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial transfers from permanent grassland ecosystems to milk in dairy farms in the Comté cheese area</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Effects of Differences in Fibre Composition and Maturity of Forage-Based Diets on the Microbial Ecosystem and Its Activity in Equine Caecum and Colon Digesta and Faeces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Muhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.18144. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.2337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-97373-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani11082337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345380v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sait-on vraiment de l’impact des digestats de méthanisation sur la qualité biologique des sols agricoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2716,90 +2716,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced microbial diversity induces larger volatile organic compound emissions from soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2850,77 +2850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial communities from different soil types respond differently to organic waste input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2984,103 +2984,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of volatile organic compound emissions from soils amended with organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 636, pp.1333-1343. </w:t>
@@ -3118,77 +3118,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasting effect of repeated application of organic waste products on microbial communities in arable soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3252,77 +3252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of concentrate feeding sequence on equine hindgut fermentation parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (07), pp.1146 - 1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3369,77 +3369,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of yeast supplementation on hindgut microbiota and digestibility of horses subjected to an abrupt change of hays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 186 (Spécial Issue), pp.34 - 40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3486,77 +3486,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of barley form on equine total tract fibre digestibility and colonic microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Varloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (12), pp.1943 - 1948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3584,329 +3584,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular monitoring of the bacterial community structure in foal feces pre- and post-weaning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the bacterial community structure within the equine hindgut and faeces using Automated Ribosomal Intergenic Spacer Analysis (ARISA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Faubladier</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2013.11.010⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (12), pp.1928 - 1934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1751731114001943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770537v1</w:t>
+                <w:t xml:space="preserve">hal-01795081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the bacterial community structure within the equine hindgut and faeces using Automated Ribosomal Intergenic Spacer Analysis (ARISA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Molecular monitoring of the bacterial community structure in foal feces pre- and post-weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faubladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp. 61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2013.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1751731114001943⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01795081v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité de l’écosystème microbien du tractus digestif équin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (5), pp.407-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3944,90 +3944,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in in vitro Fermentative Capacity in Foals From Birth to 2 Months Old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faubladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (5-6), pp. 279 - 280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4073,64 +4073,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine microbial gastro-intestinal health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP PUBLICATION </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 128 (1), pp.161 -182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4155,51 +4155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial diversity dynamics in rumen epithelium of wethers fed forage and mixed concentrate forage diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4284,51 +4284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR-DGGE analysis reveals a distinct diversity in the bacterial population attached to the rumen epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4485,51 +4485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
@@ -4552,299 +4552,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des digestats de méthanisation sur la qualité microbiologique des sols agricoles</w:t>
+                <w:t xml:space="preserve">Impact des digestats de méthanisation sur la qualité microbiologique des sols agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar GRDF-méthanisationagricole et biodiversité à toutes les échelles, du chevreuil dans les CIVEs au micro-organismes dans les sols.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222567v1</w:t>
+                <w:t xml:space="preserve">hal-04214475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic digestate drives the biomass, the structure, and the composition of soil microbial communities: A long-term experimental field site case study</w:t>
+                <w:t xml:space="preserve">Impact d'un apport répété de Digestat sur la communauté microbienne du sol (exemple du SOERE PRO d'EFELE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée d’échanges OFB-INRAE sur le thème "Énergies renouvelables et biodiversité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331769v1</w:t>
+                <w:t xml:space="preserve">hal-04214449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des digestats de méthanisation sur la qualité microbiologique des sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinar GRDF-méthanisationagricole et biodiversité à toutes les échelles, du chevreuil dans les CIVEs au micro-organismes dans les sols.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4863,299 +4889,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des digestats de méthanisation sur la qualité microbiologique des sols agricole</w:t>
+                <w:t xml:space="preserve">Impact des digestats de méthanisation sur la qualité microbiologique des sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Besancon, France</w:t>
+              <w:t xml:space="preserve">Webinar GRDF-méthanisationagricole et biodiversité à toutes les échelles, du chevreuil dans les CIVEs au micro-organismes dans les sols.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214475v1</w:t>
+                <w:t xml:space="preserve">hal-04222567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un apport répété de Digestat sur la communauté microbienne du sol (exemple du SOERE PRO d'EFELE)</w:t>
+                <w:t xml:space="preserve">Anaerobic digestate drives the biomass, the structure, and the composition of soil microbial communities: A long-term experimental field site case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échanges OFB-INRAE sur le thème "Énergies renouvelables et biodiversité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214449v1</w:t>
+                <w:t xml:space="preserve">hal-04331769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of anaerobic digestates on microbial communities of agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5193,64 +5193,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l’impact des pratiques d’épandage des effluents d’élevages mixtes « Porcin-Bovin » en zone herbagère du Massif Central sur la microbiologie des sols ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Djemiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Belsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5344,64 +5344,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">von Kerssenbrock, Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Djemiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5443,64 +5443,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des transferts microbiens du sol au lait en filière AOP Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brie, Margot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5581,64 +5581,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions de composés organiques volatils par des sols amendés par des PRO: évolution saisonnière et lien avec la diversité microbienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5719,51 +5719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5818,90 +5818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic waste effect in VOCs soil emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5982,51 +5982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lafouge F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6068,77 +6068,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasting effect of solid waste composts on soil microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6187,333 +6187,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial volatiles organics compounds (mvocs) emitted from soils amended with organic wastes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Volatile Organic Compounds (VOCs) emitted from soils amended with organic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Décuq</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604705v1</w:t>
+                <w:t xml:space="preserve">hal-02302433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile Organic Compounds (VOCs) emitted from soils amended with organic wastes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Microbial volatiles organics compounds (mvocs) emitted from soils amended with organic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302433v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of concentrate feeding strategy on the postprandial evolution of fecal microbial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th conference of the European Workshop on Equine Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6551,77 +6551,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of yeast supplementation on hindgut microbiota of horses subjected to an abrupt change of hays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th conference of the European Workshop on Equine Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6646,51 +6646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of finishing diet on rumen cellulotytic and methanogenic microbes in bulls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7019,90 +7019,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of soil microbial communities in response to long-term repeated organic or inorganic fertilizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th symposium on Genetics and Bacterial Ecology - BAGECO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7166,64 +7166,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Beslic,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Djemiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international francophone 3R 2020, une 25ème édition numérique au plus près des grands enjeux des filières animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, paris, France</w:t>
@@ -7246,428 +7246,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Volatile Organic Compounds (mVOCs) emission by soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Review : Microbial Volatile Organic Compounds (mVOCs) emissions by soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Proton Transfer Reaction Mass Spectrometry and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Obergurgl, Austria. , 2016</w:t>
+              <w:t xml:space="preserve">SOMmic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Leipzig, Germany. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608133v1</w:t>
+                <w:t xml:space="preserve">hal-01604106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review : Microbial Volatile Organic Compounds (mVOCs) emissions by soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Microbial volatile organic compounds (mVOCs) emission by soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOMmic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Leipzig, Germany. , 2016</w:t>
+              <w:t xml:space="preserve">7th International PTR-MS Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Obergurgl, Austria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604106v1</w:t>
+                <w:t xml:space="preserve">hal-05200478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial volatile organic compounds (mVOCs) emission by soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Microbial Volatile Organic Compounds (mVOCs) emission by soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International PTR-MS Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Obergurgl, Austria. 2016</w:t>
+              <w:t xml:space="preserve">7. International Conference on Proton Transfer Reaction Mass Spectrometry and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Obergurgl, Austria. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200478v1</w:t>
+                <w:t xml:space="preserve">hal-01608133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different organic amendments on soil microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nowak V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7722,90 +7722,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial and protozoal communities: Equine hindgut versus faeces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on GastroIntestinal Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7824,286 +7824,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la structure bactérienne du caecum, du colon et des fèces équin par ARISA (Automated Ribosomal Intergenic Spacer Analysis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Equine hindgut: Absolute qPCR quantification of fungal and bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France. 2012</w:t>
+              <w:t xml:space="preserve">8th joint INRA-RRI gastrointestinal Tract Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745991v1</w:t>
+                <w:t xml:space="preserve">hal-01802693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine hindgut: Absolute qPCR quantification of fungal and bacterial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Comparaison de la structure bactérienne du caecum, du colon et des fèces équin par ARISA (Automated Ribosomal Intergenic Spacer Analysis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th joint INRA-RRI gastrointestinal Tract Microbiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand France</w:t>
+              <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802693v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the equine gut bacterial community according to dietary changes and live yeast supplementation as assessed by Automated Ribosomal Intergenic Spacer Analysis (ARISA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on GastroIntestinal Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Chicago, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8128,90 +8128,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal stability of bacterial community structure from equine feces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faubladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villot C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8285,51 +8285,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic microbiologique de l’impact des amendements organiques vs engrais chimiques sur la qualité des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8380,51 +8380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic microbiologique de l’impact des amendements organiques vs engrais chimiques sur la qualité des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8520,90 +8520,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la valorisation des effluents d’élevage porcin dans un environnement herbager à forte biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Blesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Djemiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -8657,103 +8657,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestats de méthanisation et qualité biologique des sols agricoles : Impact des digestats de méthanisation sur la qualité biologique des sols. Metha-BioSol (APR GRAINE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2024, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8775,77 +8775,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils biogéniques (COVb) par les sols agricoles. DICOV (APR Primequal) : Rôle de la diversité microbienne et de la composition biochimique de la matière organique dans les émissions de COVb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9028,51 +9028,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystèmes microbiens : Une diversité au service de la santé digestive et de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne Franche-Comté, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9180,51 +9180,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65F5F202"/>
+    <w:nsid w:val="4362F1D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9411,51 +9411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-sadet-bourgeteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7533-4289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125346972" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04842902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Baptiste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e41117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04960223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Le Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oliva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105965" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dunn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109513" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae16bb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04870757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gilles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1490034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04197308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166079" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01554-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03969854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03672071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01451-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03715998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cottin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.889788" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.943314" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Muhonen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11082337" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03257068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebrun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol1010010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03197177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karimi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djemiel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97373-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537801v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63091-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154647v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.05.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.232" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711712v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.02.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002603" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.11.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varloud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001524" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01770537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faubladier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacotot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2013.11.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VSCMKPF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795081v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dequiedt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731114001943" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647080v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01771723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2011.03.101" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21TPXMV0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795055v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.04.029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BP6N25P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772671v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000304" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baudin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero," TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331769v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214449v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Belsic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=von Kerssenbrock, Florian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douni&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brie, Margot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont, Julie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campedelli, Mathilde" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetizia Abis," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790275v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785259v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abis L." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafouge F." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302433v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755689v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03105311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beslic," TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608133v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200478v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802598v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nowak V." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tardy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802681v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745991v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802693v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802700v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802708v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Goachet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villot C." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786838v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ademe.fr/microbiologie-moleculaire-service-diagnostic-environnemental" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01797808v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162295v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Blesic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607761v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728351v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03660566v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-sadet-bourgeteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7533-4289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125346972" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dunn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109513" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04842902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Baptiste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e41117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04960223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oliva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105965" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae16bb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04870757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gilles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1490034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01554-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03969854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04197308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166079" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.943314" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03672071v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01451-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03715998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cottin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.889788" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345380v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djemiel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97373-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03197177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03257068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebrun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol1010010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Muhonen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11082337" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537801v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63091-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154647v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.05.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.232" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711712v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.02.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002603" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.11.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varloud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001524" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dequiedt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731114001943" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01770537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faubladier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacotot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2013.11.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VSCMKPF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647080v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01771723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2011.03.101" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21TPXMV0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795055v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.04.029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BP6N25P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772671v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000304" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baudin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214475v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero," TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214449v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331769v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Belsic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=von Kerssenbrock, Florian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douni&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brie, Margot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont, Julie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campedelli, Mathilde" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetizia Abis," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790275v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785259v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abis L." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafouge F." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302433v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604705v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755689v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03105311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beslic," TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604106v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200478v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608133v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802598v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nowak V." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tardy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802681v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802693v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802700v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802708v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Goachet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villot C." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786838v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ademe.fr/microbiologie-moleculaire-service-diagnostic-environnemental" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01797808v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162295v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Blesic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607761v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728351v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03660566v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>