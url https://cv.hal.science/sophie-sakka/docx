--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.36363636364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Sakka </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071421653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob'Educ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Dictionary, coll. Sciences, Society and New Technologies, ISTE Editions. Directors: M. Cauli, L. Favier and J.-Y. Jeannas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob'Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Dictionary, coll. Sciences, Society and New Technologies, ISTE Editions. Directors: M. Cauli, L. Favier and J.-Y. Jeannas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotics & Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Dictionary, coll. Sciences, Society and New Technologies, ISTE Editions. Directors: M. Cauli, L. Favier and J.-Y. Jeannas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob'Autism: robotics mediation for therapy support of austim spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAO, a humanoid robot as a therapeutic mediator for young people with autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un robot en institution pour adolescents autistes : une aventure collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaltiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sarfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfant, les robots et les écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(im)mobilités : d'une réalité imposée vers d'autres imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conversation et nouvelle brachylogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Im)mobilités: de la considération d’un cadre réduit dans un contexte artistique ou technologique Conversation entre un artiste et une scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conversation et nouvelle brachylogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robotic “Puppet Master” application to ASD therapeutic support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical, Aerospace, Industrial, Mechatronic and Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le robot comme médiateur thérapeutique : une expérience auprès de jeunes autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tétralogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Generalized Inverted Pendulum to generate less energy-consuming trajectories for humanoid walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahab Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a New Dynamic Muscle Fatigue Model and DMET Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennis Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The International Journal of Virtual Reality, 2016 (16), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/ijvr.2016.16.1.2879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model of the human muscle fatigue: application to repetitive push-pull tasks with light external load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruina Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Factors Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.81-97. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJHFMS.2015.068124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical modeling of the 3D center of mass trajectory during walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fohanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.web access. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2013047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the six major gait determinants on the vertical center of mass trajectory and the vertical ground reaction force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.279-289. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2012.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and dynamic analysis of gait determinants theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (1), pp.153--154. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.593950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot and ankle mechanisms are significant in reducing the energetic cost of normal human walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1), pp.65--67. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2010.493726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Design of Complex Mechatronic Systems. An approach through volutionary Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coiffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(im)mobilités : voyages entre réalité et imaginaires, du robot au paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Brachylogie et la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation sur le cadre réduit entre un artiste et une scientifique. Une expérience brachylogique entre science et art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Congrès mondial de Brachylogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cadix, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob’Autism Project: Being Active in Social Interactions: The Robot-Extension Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Acier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Delacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human Systems Engineering and Design: Future Trends and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02053-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People with Alzheimer's disease and robots toward a discourse shift in social robotic : From companion robot to extension robot paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couegnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Medical Informatics &amp; Telemedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7420-c1-021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHARING AND COLLABORATING WITH THE END-USERS AROUND THE ROBOT EXTENTION PARADIGM. USING ROBOTS AND COMPUTERS BY OLDER PEOPLE WITH DEMENTIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couegnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCES ON E-HEALTH 2018 ICT, SOCIETY AND HUMAN BEINGS 2018 and WEB BASED COMMUNITIES AND SOCIAL MEDIA 2018 part of the MULTI CONFERENCE ON COMPUTER SCIENCE AND INFORMATION SYSTEMS 2018 (MCCSIS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain. pp.196-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing and collaborating with the end-users around the robot extension paradigm. Using robots and computers by older people with dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couegnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on e-Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robotic 'puppet Master' Application to Autism Therapeutic Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Dynamic Muscle Fatigue Model to Limit Musculo-Skeletal Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennis Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a New Dynamic Muscle Fatigue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALPHA: A hybrid self-adaptable hand for a social humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems IROS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Emotions using Gait of Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamune Izui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Venture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 24th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kobe, France. pp.241-245, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2015.7333614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the rolling mechanism of the stance foot on the Generalized Inverted Pendulum definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Devie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESROB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design method for an anthropomorphic hand able to gesture and grasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Generalized Inverted Pendulum to generate less energy-consuming trajectories for humanoid walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahab Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Thematic Conference on Multibody Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support Changes during Online Human Motion Imitation by a Humanoid Robot using Task Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Penna Poubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cehajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks prioritization for whole-body realtime imitation of human motion by humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Penna Poubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cehajic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence (DI2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving skin artifacts compensation for knee flexion/extension and knee internal/external rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Moltedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic motion imitation of two articulated systems using nonlinear time scaling of joint trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Munirathinam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura-Algarve, Portugal. pp.3700 -- 3705, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2012.6385681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses cinématique et dynamique de la théorie des déterminants de la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized 3D inverted pendulum model to represent human normal walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Humanoid Robotics (HUMANOIDS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Memphis, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Motor Babbling for Sensory-Motor Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Saegusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Metta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sandini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Conference on Robotics and Biomimetics (ROBIO'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory Prediction Learning – How to Model the Self and the Environment –</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Saegusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Metta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sandini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IMEKO TC1 &amp; TC7 Joint Symposium on "Man Science &amp; Measurement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory Prediction for Autonomous Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Saegusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Metta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Pattern for the Landing Phase of a Vertical Jump for Humanoid Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio Ee Sian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Vertical Jumping based on GRF and Inertial Forces Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation des mouvements humains par un robot humanoïde sous contrainte d’équilibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Pierre et Marie Curie (Paris 6), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01716528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Generalized Inverted Pendulum to generate less energy-consuming trajectories for humanoid walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahab Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception préliminaire et génération de consignes évolutionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, pp.208, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception préliminaire de manipulateurs mobiles et génération de consignes évolutionnaires : une méthodologie pour intégrer la commande dans l'évaluation de la structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Pierre et Marie Curie - Paris VI, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00120472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.36363636364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Sakka </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071421653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob'Educ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Dictionary, coll. Sciences, Society and New Technologies, ISTE Editions. Directors: M. Cauli, L. Favier and J.-Y. Jeannas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob'Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Dictionary, coll. Sciences, Society and New Technologies, ISTE Editions. Directors: M. Cauli, L. Favier and J.-Y. Jeannas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotics & Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Dictionary, coll. Sciences, Society and New Technologies, ISTE Editions. Directors: M. Cauli, L. Favier and J.-Y. Jeannas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob'Autism: robotics mediation for therapy support of austim spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAO, a humanoid robot as a therapeutic mediator for young people with autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un robot en institution pour adolescents autistes : une aventure collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaltiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sarfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfant, les robots et les écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(im)mobilités : d'une réalité imposée vers d'autres imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conversation et nouvelle brachylogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Im)mobilités: de la considération d’un cadre réduit dans un contexte artistique ou technologique Conversation entre un artiste et une scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conversation et nouvelle brachylogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robotic “Puppet Master” application to ASD therapeutic support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical, Aerospace, Industrial, Mechatronic and Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le robot comme médiateur thérapeutique : une expérience auprès de jeunes autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tétralogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Generalized Inverted Pendulum to generate less energy-consuming trajectories for humanoid walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahab Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a New Dynamic Muscle Fatigue Model and DMET Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennis Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The International Journal of Virtual Reality, 2016 (16), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/ijvr.2016.16.1.2879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model of the human muscle fatigue: application to repetitive push-pull tasks with light external load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruina Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Factors Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.81-97. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJHFMS.2015.068124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical modeling of the 3D center of mass trajectory during walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fohanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.web access. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2013047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the six major gait determinants on the vertical center of mass trajectory and the vertical ground reaction force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.279-289. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2012.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and dynamic analysis of gait determinants theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (1), pp.153--154. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.593950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot and ankle mechanisms are significant in reducing the energetic cost of normal human walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1), pp.65--67. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2010.493726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Design of Complex Mechatronic Systems. An approach through volutionary Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coiffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(im)mobilités : voyages entre réalité et imaginaires, du robot au paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Brachylogie et la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation sur le cadre réduit entre un artiste et une scientifique. Une expérience brachylogique entre science et art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Congrès mondial de Brachylogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cadix, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob’Autism Project: Being Active in Social Interactions: The Robot-Extension Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Acier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Delacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human Systems Engineering and Design: Future Trends and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02053-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People with Alzheimer's disease and robots toward a discourse shift in social robotic : From companion robot to extension robot paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couegnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Medical Informatics &amp; Telemedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7420-c1-021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHARING AND COLLABORATING WITH THE END-USERS AROUND THE ROBOT EXTENTION PARADIGM. USING ROBOTS AND COMPUTERS BY OLDER PEOPLE WITH DEMENTIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couegnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCES ON E-HEALTH 2018 ICT, SOCIETY AND HUMAN BEINGS 2018 and WEB BASED COMMUNITIES AND SOCIAL MEDIA 2018 part of the MULTI CONFERENCE ON COMPUTER SCIENCE AND INFORMATION SYSTEMS 2018 (MCCSIS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain. pp.196-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing and collaborating with the end-users around the robot extension paradigm. Using robots and computers by older people with dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couegnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on e-Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robotic 'puppet Master' Application to Autism Therapeutic Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Dynamic Muscle Fatigue Model to Limit Musculo-Skeletal Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennis Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a New Dynamic Muscle Fatigue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALPHA: A hybrid self-adaptable hand for a social humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems IROS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the rolling mechanism of the stance foot on the Generalized Inverted Pendulum definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Devie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESROB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Emotions using Gait of Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamune Izui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Venture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 24th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kobe, France. pp.241-245, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2015.7333614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design method for an anthropomorphic hand able to gesture and grasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Generalized Inverted Pendulum to generate less energy-consuming trajectories for humanoid walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahab Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Thematic Conference on Multibody Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks prioritization for whole-body realtime imitation of human motion by humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Penna Poubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cehajic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence (DI2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support Changes during Online Human Motion Imitation by a Humanoid Robot using Task Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Penna Poubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cehajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving skin artifacts compensation for knee flexion/extension and knee internal/external rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Moltedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic motion imitation of two articulated systems using nonlinear time scaling of joint trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Munirathinam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura-Algarve, Portugal. pp.3700 -- 3705, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2012.6385681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses cinématique et dynamique de la théorie des déterminants de la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized 3D inverted pendulum model to represent human normal walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Humanoid Robotics (HUMANOIDS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Memphis, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Motor Babbling for Sensory-Motor Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Saegusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Metta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sandini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Conference on Robotics and Biomimetics (ROBIO'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory Prediction Learning – How to Model the Self and the Environment –</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Saegusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Metta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sandini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IMEKO TC1 &amp; TC7 Joint Symposium on "Man Science &amp; Measurement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory Prediction for Autonomous Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Saegusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Metta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Pattern for the Landing Phase of a Vertical Jump for Humanoid Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio Ee Sian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Vertical Jumping based on GRF and Inertial Forces Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation des mouvements humains par un robot humanoïde sous contrainte d’équilibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Pierre et Marie Curie (Paris 6), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01716528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Generalized Inverted Pendulum to generate less energy-consuming trajectories for humanoid walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahab Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception préliminaire et génération de consignes évolutionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, pp.208, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception préliminaire de manipulateurs mobiles et génération de consignes évolutionnaires : une méthodologie pour intégrer la commande dans l'évaluation de la structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Pierre et Marie Curie - Paris VI, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00120472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75804569"/>
+    <w:nsid w:val="216B840E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-sakka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071421653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550583v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaltiel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald Gaboriau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sarfaty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Barreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550709v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Penhoat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550653v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306836v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahab Omran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Seth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis Fouad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ijvr.2016.16.1.2879" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruina Ma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2015.068124" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823041v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hayot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fohanno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PRST7Q83-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.10.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JZTVQHQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593950" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770445v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.493726" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coiffet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Delacroix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02053-8_14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couegnas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7420-c1-021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cerruti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouaillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458103v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamune Izui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2015.7333614" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Devie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199819v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Penna Poubel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cehajic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creusot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054887v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931162v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moltedo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Munirathinam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385681" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Saegusa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Metta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sandini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289583v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rio Ee Sian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Yokoi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01716528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00120472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-sakka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071421653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550583v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaltiel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald Gaboriau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sarfaty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Barreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550709v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Penhoat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550653v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306836v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahab Omran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Seth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis Fouad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ijvr.2016.16.1.2879" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruina Ma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2015.068124" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823041v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hayot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fohanno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PRST7Q83-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.10.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JZTVQHQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593950" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770445v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.493726" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coiffet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Delacroix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02053-8_14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couegnas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7420-c1-021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cerruti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouaillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Devie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamune Izui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2015.7333614" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199819v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Penna Poubel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cehajic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creusot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931162v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moltedo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Munirathinam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385681" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Saegusa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Metta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sandini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289583v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rio Ee Sian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Yokoi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01716528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00120472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>