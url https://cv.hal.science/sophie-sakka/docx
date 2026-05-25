--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.36363636364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Sakka </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071421653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob'Educ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Dictionary, coll. Sciences, Society and New Technologies, ISTE Editions. Directors: M. Cauli, L. Favier and J.-Y. Jeannas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob'Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Dictionary, coll. Sciences, Society and New Technologies, ISTE Editions. Directors: M. Cauli, L. Favier and J.-Y. Jeannas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotics & Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Dictionary, coll. Sciences, Society and New Technologies, ISTE Editions. Directors: M. Cauli, L. Favier and J.-Y. Jeannas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob'Autism: robotics mediation for therapy support of austim spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAO, a humanoid robot as a therapeutic mediator for young people with autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un robot en institution pour adolescents autistes : une aventure collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaltiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sarfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfant, les robots et les écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(im)mobilités : d'une réalité imposée vers d'autres imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conversation et nouvelle brachylogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Im)mobilités: de la considération d’un cadre réduit dans un contexte artistique ou technologique Conversation entre un artiste et une scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conversation et nouvelle brachylogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robotic “Puppet Master” application to ASD therapeutic support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical, Aerospace, Industrial, Mechatronic and Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le robot comme médiateur thérapeutique : une expérience auprès de jeunes autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tétralogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Generalized Inverted Pendulum to generate less energy-consuming trajectories for humanoid walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahab Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a New Dynamic Muscle Fatigue Model and DMET Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennis Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The International Journal of Virtual Reality, 2016 (16), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/ijvr.2016.16.1.2879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model of the human muscle fatigue: application to repetitive push-pull tasks with light external load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruina Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Factors Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.81-97. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJHFMS.2015.068124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical modeling of the 3D center of mass trajectory during walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fohanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.web access. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2013047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the six major gait determinants on the vertical center of mass trajectory and the vertical ground reaction force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.279-289. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2012.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and dynamic analysis of gait determinants theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (1), pp.153--154. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.593950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot and ankle mechanisms are significant in reducing the energetic cost of normal human walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1), pp.65--67. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2010.493726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Design of Complex Mechatronic Systems. An approach through volutionary Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coiffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(im)mobilités : voyages entre réalité et imaginaires, du robot au paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Brachylogie et la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation sur le cadre réduit entre un artiste et une scientifique. Une expérience brachylogique entre science et art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Congrès mondial de Brachylogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cadix, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob’Autism Project: Being Active in Social Interactions: The Robot-Extension Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Acier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Delacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human Systems Engineering and Design: Future Trends and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02053-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People with Alzheimer's disease and robots toward a discourse shift in social robotic : From companion robot to extension robot paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couegnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Medical Informatics &amp; Telemedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7420-c1-021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHARING AND COLLABORATING WITH THE END-USERS AROUND THE ROBOT EXTENTION PARADIGM. USING ROBOTS AND COMPUTERS BY OLDER PEOPLE WITH DEMENTIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couegnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCES ON E-HEALTH 2018 ICT, SOCIETY AND HUMAN BEINGS 2018 and WEB BASED COMMUNITIES AND SOCIAL MEDIA 2018 part of the MULTI CONFERENCE ON COMPUTER SCIENCE AND INFORMATION SYSTEMS 2018 (MCCSIS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain. pp.196-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing and collaborating with the end-users around the robot extension paradigm. Using robots and computers by older people with dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couegnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on e-Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robotic 'puppet Master' Application to Autism Therapeutic Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Dynamic Muscle Fatigue Model to Limit Musculo-Skeletal Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennis Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a New Dynamic Muscle Fatigue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALPHA: A hybrid self-adaptable hand for a social humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems IROS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the rolling mechanism of the stance foot on the Generalized Inverted Pendulum definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Devie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESROB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Emotions using Gait of Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamune Izui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Venture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 24th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kobe, France. pp.241-245, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2015.7333614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design method for an anthropomorphic hand able to gesture and grasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Generalized Inverted Pendulum to generate less energy-consuming trajectories for humanoid walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahab Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Thematic Conference on Multibody Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks prioritization for whole-body realtime imitation of human motion by humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Penna Poubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cehajic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence (DI2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support Changes during Online Human Motion Imitation by a Humanoid Robot using Task Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Penna Poubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cehajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving skin artifacts compensation for knee flexion/extension and knee internal/external rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Moltedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic motion imitation of two articulated systems using nonlinear time scaling of joint trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Munirathinam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura-Algarve, Portugal. pp.3700 -- 3705, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2012.6385681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses cinématique et dynamique de la théorie des déterminants de la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized 3D inverted pendulum model to represent human normal walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Humanoid Robotics (HUMANOIDS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Memphis, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Motor Babbling for Sensory-Motor Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Saegusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Metta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sandini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Conference on Robotics and Biomimetics (ROBIO'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory Prediction Learning – How to Model the Self and the Environment –</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Saegusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Metta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sandini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IMEKO TC1 &amp; TC7 Joint Symposium on "Man Science &amp; Measurement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory Prediction for Autonomous Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Saegusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Metta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Pattern for the Landing Phase of a Vertical Jump for Humanoid Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio Ee Sian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Vertical Jumping based on GRF and Inertial Forces Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation des mouvements humains par un robot humanoïde sous contrainte d’équilibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Pierre et Marie Curie (Paris 6), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01716528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Generalized Inverted Pendulum to generate less energy-consuming trajectories for humanoid walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahab Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception préliminaire et génération de consignes évolutionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, pp.208, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception préliminaire de manipulateurs mobiles et génération de consignes évolutionnaires : une méthodologie pour intégrer la commande dans l'évaluation de la structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Pierre et Marie Curie - Paris VI, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00120472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.36363636364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Sakka </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071421653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob'Educ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Dictionary, coll. Sciences, Society and New Technologies, ISTE Editions. Directors: M. Cauli, L. Favier and J.-Y. Jeannas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob'Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Dictionary, coll. Sciences, Society and New Technologies, ISTE Editions. Directors: M. Cauli, L. Favier and J.-Y. Jeannas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotics & Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Dictionary, coll. Sciences, Society and New Technologies, ISTE Editions. Directors: M. Cauli, L. Favier and J.-Y. Jeannas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob'Autism: robotics mediation for therapy support of austim spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAO, a humanoid robot as a therapeutic mediator for young people with autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un robot en institution pour adolescents autistes : une aventure collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaltiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sarfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfant, les robots et les écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(im)mobilités : d'une réalité imposée vers d'autres imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conversation et nouvelle brachylogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Im)mobilités: de la considération d’un cadre réduit dans un contexte artistique ou technologique Conversation entre un artiste et une scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conversation et nouvelle brachylogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robotic “Puppet Master” application to ASD therapeutic support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical, Aerospace, Industrial, Mechatronic and Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le robot comme médiateur thérapeutique : une expérience auprès de jeunes autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tétralogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Generalized Inverted Pendulum to generate less energy-consuming trajectories for humanoid walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahab Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a New Dynamic Muscle Fatigue Model and DMET Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennis Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The International Journal of Virtual Reality, 2016 (16), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/ijvr.2016.16.1.2879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model of the human muscle fatigue: application to repetitive push-pull tasks with light external load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruina Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Factors Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.81-97. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJHFMS.2015.068124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical modeling of the 3D center of mass trajectory during walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fohanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.web access. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2013047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the six major gait determinants on the vertical center of mass trajectory and the vertical ground reaction force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.279-289. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2012.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and dynamic analysis of gait determinants theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (1), pp.153--154. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.593950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot and ankle mechanisms are significant in reducing the energetic cost of normal human walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1), pp.65--67. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2010.493726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Design of Complex Mechatronic Systems. An approach through volutionary Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coiffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(im)mobilités : voyages entre réalité et imaginaires, du robot au paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Brachylogie et la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation sur le cadre réduit entre un artiste et une scientifique. Une expérience brachylogique entre science et art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Congrès mondial de Brachylogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cadix, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob’Autism Project: Being Active in Social Interactions: The Robot-Extension Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Acier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Delacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human Systems Engineering and Design: Future Trends and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02053-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing and collaborating with the end-users around the robot extension paradigm. Using robots and computers by older people with dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couegnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on e-Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People with Alzheimer's disease and robots toward a discourse shift in social robotic : From companion robot to extension robot paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couegnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Medical Informatics &amp; Telemedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7420-c1-021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHARING AND COLLABORATING WITH THE END-USERS AROUND THE ROBOT EXTENTION PARADIGM. USING ROBOTS AND COMPUTERS BY OLDER PEOPLE WITH DEMENTIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couegnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCES ON E-HEALTH 2018 ICT, SOCIETY AND HUMAN BEINGS 2018 and WEB BASED COMMUNITIES AND SOCIAL MEDIA 2018 part of the MULTI CONFERENCE ON COMPUTER SCIENCE AND INFORMATION SYSTEMS 2018 (MCCSIS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain. pp.196-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robotic 'puppet Master' Application to Autism Therapeutic Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald Gaboriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Dynamic Muscle Fatigue Model to Limit Musculo-Skeletal Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennis Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a New Dynamic Muscle Fatigue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALPHA: A hybrid self-adaptable hand for a social humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems IROS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the rolling mechanism of the stance foot on the Generalized Inverted Pendulum definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Devie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESROB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Emotions using Gait of Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamune Izui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Venture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 24th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kobe, France. pp.241-245, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2015.7333614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design method for an anthropomorphic hand able to gesture and grasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Generalized Inverted Pendulum to generate less energy-consuming trajectories for humanoid walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahab Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Thematic Conference on Multibody Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks prioritization for whole-body realtime imitation of human motion by humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Penna Poubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cehajic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence (DI2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support Changes during Online Human Motion Imitation by a Humanoid Robot using Task Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Penna Poubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cehajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving skin artifacts compensation for knee flexion/extension and knee internal/external rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Moltedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic motion imitation of two articulated systems using nonlinear time scaling of joint trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Munirathinam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura-Algarve, Portugal. pp.3700 -- 3705, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2012.6385681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses cinématique et dynamique de la théorie des déterminants de la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized 3D inverted pendulum model to represent human normal walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Humanoid Robotics (HUMANOIDS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Memphis, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Motor Babbling for Sensory-Motor Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Saegusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Metta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sandini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Conference on Robotics and Biomimetics (ROBIO'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory Prediction Learning – How to Model the Self and the Environment –</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Saegusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Metta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sandini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IMEKO TC1 &amp; TC7 Joint Symposium on "Man Science &amp; Measurement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory Prediction for Autonomous Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Saegusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Metta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Pattern for the Landing Phase of a Vertical Jump for Humanoid Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio Ee Sian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Vertical Jumping based on GRF and Inertial Forces Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation des mouvements humains par un robot humanoïde sous contrainte d’équilibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Pierre et Marie Curie (Paris 6), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01716528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Generalized Inverted Pendulum to generate less energy-consuming trajectories for humanoid walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahab Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception préliminaire et génération de consignes évolutionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, pp.208, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception préliminaire de manipulateurs mobiles et génération de consignes évolutionnaires : une méthodologie pour intégrer la commande dans l'évaluation de la structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Pierre et Marie Curie - Paris VI, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00120472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="216B840E"/>
+    <w:nsid w:val="3258821C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-sakka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071421653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550583v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaltiel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald Gaboriau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sarfaty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Barreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550709v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Penhoat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550653v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306836v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahab Omran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Seth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis Fouad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ijvr.2016.16.1.2879" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruina Ma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2015.068124" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823041v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hayot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fohanno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PRST7Q83-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.10.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JZTVQHQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593950" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770445v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.493726" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coiffet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Delacroix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02053-8_14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couegnas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7420-c1-021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cerruti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouaillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Devie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamune Izui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2015.7333614" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199819v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Penna Poubel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cehajic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creusot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931162v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moltedo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Munirathinam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385681" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Saegusa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Metta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sandini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289583v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rio Ee Sian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Yokoi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01716528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00120472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-sakka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071421653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550583v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaltiel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald Gaboriau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sarfaty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Barreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550709v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Penhoat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550653v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306836v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahab Omran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Seth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis Fouad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ijvr.2016.16.1.2879" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruina Ma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2015.068124" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823041v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hayot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fohanno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PRST7Q83-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.10.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JZTVQHQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593950" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770445v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.493726" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coiffet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Delacroix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02053-8_14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couegnas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7420-c1-021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cerruti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouaillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Devie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamune Izui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2015.7333614" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199819v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Penna Poubel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cehajic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creusot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931162v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moltedo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Munirathinam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385681" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Saegusa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Metta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sandini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289583v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rio Ee Sian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Yokoi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01716528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00120472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>