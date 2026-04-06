--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1975,50 +1975,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le conditionnel en français : énonciation, ultériorité dans le passé et valeurs modales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.37-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'alternance du conditionnel et de la périphrase itive à l'imparfait dans des corpus oraux espagnols et français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2027,73 +2122,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.57-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation générale : Ultériorité dans le passé, valeurs modales, conditionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2122,152 +2217,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40, pp.5-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178443v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00780764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conditionnel journalistique espagnol : du modèle français aux nouveaux usages</w:t>
               </w:r>
@@ -2417,234 +2417,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La cuestión de los grafemas b y v en la codificación gráfica actual de las lenguas románicas de España</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX encuentro de estudios e investigaciones en torno a la lengua aragonesa y su literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Estudios Altoaragoneses, Oct 2024, Huesca, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Le traitement de la forme en -ría dans les premières grammaires hispano-françaises (1596-1660)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le conditionnel dans les aires ibéro-romane et gallo-romane: synchronie, variation et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marta López Izquierdo; Axelle Vatrican, Nov 2024, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement du verbe dans La Grammaire espagnole de Des Roziers (1659) et la Nouvelle grammaire espagnolle et françoise (anonyme, 1660)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommage à Sabina Collet Sedola pour les 50 ans de sa thèse pionnière. Historiographie linguistique et enseignement de l’espagnol en France aux XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Hélène Maux; Diana Esteba Ramos; Marc Zuili; Françoise Richer-Rossi, May 2024, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932156v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04932187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ampliación del corpus literario y cambios doctrinales en la serie editorial de la Grammaire Espagnolle (1597-1619) de César Oudin</w:t>
               </w:r>
@@ -4722,51 +4722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sarrazin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057799v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786158v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Azzopardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784392v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786156v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Fenelon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853857v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979285v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178443v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Back" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072058v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072059v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Meireles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Machado Vieira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://praxematique.revues.org/4133" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01213535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sarale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6212-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785782v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sarrazin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057799v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786158v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Azzopardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784392v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786156v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Fenelon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853857v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979285v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Back" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072058v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072059v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Meireles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Machado Vieira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://praxematique.revues.org/4133" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01213535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sarale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6212-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785782v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>