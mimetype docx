--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -1578,50 +1578,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ultériorité dans le passé, valeurs modales, conditionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.5-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subordination et productivité modalisante du conditionnel en espagnol et en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Universitatis Babes-Bolyai Geologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.211-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Subordination et productivité modalisante du conditionnel en espagnol et en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1630,644 +1807,467 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.211-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">el tratamiento de la polisemia en el Diccionario de construcción y régimen de R. J. Cuervo: el caso de andar y dar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Universitatis Babes-Bolyai Geologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.211-221</w:t>
+              <w:t xml:space="preserve">Thesaurus. Boletín del Instituto Caro y Cuervo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alternance du conditionnel et de la périphrase itive à l'imparfait dans des corpus oraux espagnols et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.57-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation générale : Ultériorité dans le passé, valeurs modales, conditionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985330v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sarrazin</w:t>
+                <w:t xml:space="preserve">Jacques Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bres</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Azzopardi</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40, pp.5-11</w:t>
+              <w:t xml:space="preserve">, 2012, 40, pp.5-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conditionnel en français : énonciation, ultériorité dans le passé et valeurs modales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thesaurus. Boletín del Instituto Caro y Cuervo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, à paraître</w:t>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traducteur et les italiques. Omniscience et redressement dans Madame Bovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168580v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-02178443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conditionnel journalistique espagnol : du modèle français aux nouveaux usages</w:t>
               </w:r>
@@ -2417,234 +2417,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Le traitement de la forme en -ría dans les premières grammaires hispano-françaises (1596-1660)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le conditionnel dans les aires ibéro-romane et gallo-romane: synchronie, variation et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marta López Izquierdo; Axelle Vatrican, Nov 2024, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement du verbe dans La Grammaire espagnole de Des Roziers (1659) et la Nouvelle grammaire espagnolle et françoise (anonyme, 1660)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage à Sabina Collet Sedola pour les 50 ans de sa thèse pionnière. Historiographie linguistique et enseignement de l’espagnol en France aux XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Hélène Maux; Diana Esteba Ramos; Marc Zuili; Françoise Richer-Rossi, May 2024, Bastia, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La cuestión de los grafemas b y v en la codificación gráfica actual de las lenguas románicas de España</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX encuentro de estudios e investigaciones en torno a la lengua aragonesa y su literatura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Estudios Altoaragoneses, Oct 2024, Huesca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932187v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04932156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ampliación del corpus literario y cambios doctrinales en la serie editorial de la Grammaire Espagnolle (1597-1619) de César Oudin</w:t>
               </w:r>
@@ -4280,51 +4280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultériorité dans le passé et valeurs modales médiatives et épistémiques, Faits de langues n° 40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4355,51 +4355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogisme : langue, discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Nowakowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4465,51 +4465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faits de langues 40: Ultériorité dans le passé, valeurs modales, conditionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4722,51 +4722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sarrazin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057799v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786158v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Azzopardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784392v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786156v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Fenelon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853857v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979285v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Back" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072058v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072059v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Meireles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Machado Vieira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://praxematique.revues.org/4133" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01213535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sarale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6212-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785782v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sarrazin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057799v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786158v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Azzopardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784392v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786156v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Fenelon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853857v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979285v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780764v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Back" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072058v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072059v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Meireles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Machado Vieira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://praxematique.revues.org/4133" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01213535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sarale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6212-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785782v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>