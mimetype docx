--- v0 (2026-03-23)
+++ v1 (2026-04-16)
@@ -763,407 +763,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'appui aux communes pour la gestion de crise des inondations fluviales et côtières : évaluation objective des plans communaux de sauvegarde (PCS) et organisation d'exercices de gestion de crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en œuvre d’une plateforme cartographique participative pour le suivi des basses eaux dans les Cévennes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Wassner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geo-Eco-Trop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (4), pp.489-502</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447085v1</w:t>
+                <w:t xml:space="preserve">hal-02489587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d’une plateforme cartographique participative pour le suivi des basses eaux dans les Cévennes (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un simulateur de gestion de crise inondations pour les citoyens : Application aux riverains du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Brachet</w:t>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Eco-Trop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 43 (4), pp.489-502</w:t>
+              <w:t xml:space="preserve">, 2019, 4 (43), pp.503 - 518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489587v1</w:t>
+                <w:t xml:space="preserve">emse-02484318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un simulateur de gestion de crise inondations pour les citoyens : Application aux riverains du Rhône</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Méthodologie d'appui aux communes pour la gestion de crise des inondations fluviales et côtières : évaluation objective des plans communaux de sauvegarde (PCS) et organisation d'exercices de gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibault Wassner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Eco-Trop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3-4, p.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02484318v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendances pluviométriques et aléa inondation à l’Extrême-Nord Cameroun</w:t>
               </w:r>
@@ -1322,51 +1322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wassner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Eco-Trop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (3), pp.437-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1385,391 +1385,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the Definition of a New Type of More Technological Ambulance: Use Case of French Civil Security Ambulances</w:t>
+                <w:t xml:space="preserve">Modélisation heuristique de la criticité des basses eaux en région méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Mallek</w:t>
+                <w:t xml:space="preserve">Ingrid Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Safety Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojsst.2016.64010⟩</w:t>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Volume 10, pp.191-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.4994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534444v1</w:t>
+                <w:t xml:space="preserve">hal-02886646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method and tools to scenarios design for crisis management exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53, pp.319-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation heuristique de la criticité des basses eaux en région méditerranéenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution to the Definition of a New Type of More Technological Ambulance: Use Case of French Civil Security Ambulances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mallek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Charrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Canovas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+                <w:t xml:space="preserve">Isabelle Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Volume 10, pp.191-210. </w:t>
+              <w:t xml:space="preserve">Open Journal of Safety Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06, pp.126 - 142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.4994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/ojsst.2016.64010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886646v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils et méthodes de la gestion de crise « inondation » : la protection des personnes, des biens et de l’environnement</w:t>
               </w:r>
@@ -2462,278 +2462,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour l’évaluation du risque de ruissellement pluvial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Canovas</w:t>
+                <w:t xml:space="preserve">Grid technology reliability for flash flood forecasting: end-user assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Geisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (3), pp.405-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10723-010-9173-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01722664v1</w:t>
+                <w:t xml:space="preserve">hal-00654052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid technology reliability for flash flood forecasting: end-user assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thiérion</w:t>
+                <w:t xml:space="preserve">Méthodologie pour l’évaluation du risque de ruissellement pluvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, L'homme face aux risques, 28, pp.53-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654052v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using GIS for emergency management: a case study during the 2002 and 2003 flooding in south-east France</w:t>
               </w:r>
@@ -3002,277 +3002,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'aide à la décision en situation de crise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+                <w:t xml:space="preserve">Intégration de la variabilité spatiale de l'infiltration des sols dans un modèle de prévision des crues opérationnel: ALHTAÏR -zone test du bassin versant du Gardon d'Anduze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rault Doumax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.45-52</w:t>
+              <w:t xml:space="preserve">Bulletin - Société Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 172, pp.22-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939497v1</w:t>
+                <w:t xml:space="preserve">hal-02937776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la variabilité spatiale de l'infiltration des sols dans un modèle de prévision des crues opérationnel: ALHTAÏR -zone test du bassin versant du Gardon d'Anduze</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Bressand</w:t>
+                <w:t xml:space="preserve">Contribution à l'aide à la décision en situation de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pinel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+                <w:t xml:space="preserve">Sébastien Rault Doumax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin - Société Française de Photogrammétrie et de Télédétection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 172, pp.22-30</w:t>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937776v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité face aux risques liés au transport de matières dangereuses : apports de deux méthodes multicritères d’aide à la décision</w:t>
               </w:r>
@@ -3382,515 +3382,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a GIS application for French fire-fighters in the Mediterranean area</w:t>
+                <w:t xml:space="preserve">Experimental validation in Mediterranean shrub fuels of seven wildland fire rate of spread models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues-Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. L'Hëritier</w:t>
+                <w:t xml:space="preserve">G. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Boussardon</w:t>
+                <w:t xml:space="preserve">F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.W. Pearson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0198-9715(00)00028-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 10 (1), pp.15-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF01006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937733v1</w:t>
+                <w:t xml:space="preserve">hal-02938979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation in Mediterranean shrub fuels of seven wildland fire rate of spread models</w:t>
+                <w:t xml:space="preserve">Implementation of a GIS application for French fire-fighters in the Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues-Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Robert</w:t>
+                <w:t xml:space="preserve">B. L'Hëritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Dray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.W. Pearson</w:t>
+                <w:t xml:space="preserve">T. Boussardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 25 (3), pp.307-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0198-9715(00)00028-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/WF01006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02938979v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'information Géographique Appliqué à la Sécurité Civile</w:t>
+                <w:t xml:space="preserve">Comportement du feu en brûlage dirigé : températures et impact sur les bactéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Poppi</w:t>
+                <w:t xml:space="preserve">Roger Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Barré</w:t>
+                <w:t xml:space="preserve">Olivier Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Herisson</w:t>
+                <w:t xml:space="preserve">Laurent Doveil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 7 (3-4), pp.353-376</w:t>
+              <w:t xml:space="preserve">Pastum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, N° spécial brûlages dirigés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938926v1</w:t>
+                <w:t xml:space="preserve">hal-02939014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement du feu en brûlage dirigé : températures et impact sur les bactéries</w:t>
+                <w:t xml:space="preserve">Système d'information Géographique Appliqué à la Sécurité Civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Guay</w:t>
+                <w:t xml:space="preserve">Jean-Claude Poppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bonnard</w:t>
+                <w:t xml:space="preserve">René Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Doveil</w:t>
+                <w:t xml:space="preserve">Benoît Herisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pastum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, N° spécial brûlages dirigés</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7 (3-4), pp.353-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939014v1</w:t>
+                <w:t xml:space="preserve">hal-02938926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4634,51 +4634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology to support municipalities in the crisis management of levee failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Péronneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4749,138 +4749,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’exercer à la gestion de crise, un facteur clés pour la résilience des territoires</w:t>
+                <w:t xml:space="preserve">Méthodes et outils d'optimisation de la gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DR 2021 - Sommet international Désastre et résilience 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Web'IRISK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265661v1</w:t>
+                <w:t xml:space="preserve">hal-03362344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de simulation pour comprendre l'impact des comportements individuels sur un processus d'évacuation préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Orengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4909,2365 +4896,2378 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque M'2021 - Design dans la cité : nouvelles manières d’appréhender la conception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes et outils d'optimisation de la gestion de crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retours sur les simulations de gestion crise « sécheresse » menées dans le cadre du projet HydroPop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web'IRISK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journée Eau &amp; Connaissance - Les sciences humaines pour éclairer l’action sur les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362344v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retours sur les simulations de gestion crise « sécheresse » menées dans le cadre du projet HydroPop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’exercer à la gestion de crise, un facteur clés pour la résilience des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Eau &amp; Connaissance - Les sciences humaines pour éclairer l’action sur les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">DR 2021 - Sommet international Désastre et résilience 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432065v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet HydroPop</w:t>
+                <w:t xml:space="preserve">Expérimentations en sciences participatives dans le cadre du projet de recherche HydroPop – Retours d’expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Brachet</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées ESPACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Génolhac, France</w:t>
+              <w:t xml:space="preserve">19ème Séminaire EAU : Hydrologie participative et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971349v1</w:t>
+                <w:t xml:space="preserve">hal-02495501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations en sciences participatives dans le cadre du projet de recherche HydroPop – Retours d’expériences</w:t>
+                <w:t xml:space="preserve">Le projet HydroPop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billy Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Séminaire EAU : Hydrologie participative et innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les journées ESPACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Génolhac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495501v1</w:t>
+                <w:t xml:space="preserve">hal-02971349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HydroPop : un programme d’hydrologie populaire et participative déployé en Cévennes entre 2015 et 2020</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appréhender la gestion de crise d’un risque émergent au travers d’une simulation – Application à la sécheresse dans les Cévennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPDE 2019 - 8ème édition du colloque du réseau OPDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">AFGP 2019 - 6e colloque de l'Association francophone de géographie physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Arlon, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509027v1</w:t>
+                <w:t xml:space="preserve">hal-02509008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un simulateur de gestion de crise inondation pour le grand public, de 7 à 77 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CIT’IN CRISE: A flood crisis management simulator for citizens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piatyszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFGP 2019 - 6e colloque de l'Association francophone de géographie physique - Géographie physique et gestion des risques et des catastrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone de Géographie physique, Sep 2019, Arlon, Belgique</w:t>
+              <w:t xml:space="preserve">IDRIM 2019, Knowledge-based Disaster Risk Management: Broadening the scope by « Smart Territories » for Sustainable and Resilient Cities and Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02291612v1</w:t>
+                <w:t xml:space="preserve">emse-02291667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender la gestion de crise d’un risque émergent au travers d’une simulation – Application à la sécheresse dans les Cévennes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
+                <w:t xml:space="preserve">A Framework to Design a Municipal Decision Support Tool for Cyclone-Induced Marine Flooding Emergency Management at Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFGP 2019 - 6e colloque de l'Association francophone de géographie physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Arlon, Belgium</w:t>
+              <w:t xml:space="preserve">SimHydro - 5th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509008v1</w:t>
+                <w:t xml:space="preserve">hal-02132654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIT’IN CRISE: A flood crisis management simulator for citizens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme HydroPop : premier bilan de la démarche participative engagée et scénarisation de la gestion de crise sécheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDRIM 2019, Knowledge-based Disaster Risk Management: Broadening the scope by « Smart Territories » for Sustainable and Resilient Cities and Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées de l’OHM-CV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02291667v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme HydroPop : premier bilan de la démarche participative engagée et scénarisation de la gestion de crise sécheresse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Hassini</w:t>
+                <w:t xml:space="preserve">Playing (in) a crisis simulation what is the playful engagement in a serious simulation made of ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’OHM-CV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISAGA 2019 - 50th Anniversary ISAGA Conference - Game science theory track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Varsovie, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72132-9_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509028v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework to Design a Municipal Decision Support Tool for Cyclone-Induced Marine Flooding Emergency Management at Reunion Island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Sauvagnargues</w:t>
+                <w:t xml:space="preserve">Un simulateur de gestion de crise inondation pour le grand public, de 7 à 77 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piatyszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro - 5th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">AFGP 2019 - 6e colloque de l'Association francophone de géographie physique - Géographie physique et gestion des risques et des catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de Géographie physique, Sep 2019, Arlon, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132654v2</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02291612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing (in) a crisis simulation what is the playful engagement in a serious simulation made of ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Goutx</w:t>
+                <w:t xml:space="preserve">HydroPop : un programme d’hydrologie populaire et participative déployé en Cévennes entre 2015 et 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mermet</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAGA 2019 - 50th Anniversary ISAGA Conference - Game science theory track</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OPDE 2019 - 8ème édition du colloque du réseau OPDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-72132-9_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02462567v1</w:t>
+                <w:t xml:space="preserve">hal-02509027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation à la gestion de crise : un élément fondamental de préparation pour les communes</w:t>
+                <w:t xml:space="preserve">Un projet appliqué tourné vers des besoins opérationnels : Le projet SPICy pour le développement d’un système de prévision des inondations côtières et fluviales en contexte cyclonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF - De la prévision des crues à la gestion de crise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Vème Colloque de l’AFGP - Géographie Physique et Société : Des risques naturels au patrimoine naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940723v1</w:t>
+                <w:t xml:space="preserve">hal-02930058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’appui aux communes pour la gestion de crise des inondations fluviales et côtières : évaluation objective des Plans Communaux de Sauvegarde (PCS) et organisation d’exercices de gestion de crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en œuvre d’une plateforme cartographique participative pour le suivi des basses eaux dans les Cévennes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mvoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF - De la prévision des crues à la gestion de crise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Vème Colloque de l’AFGP - Géographie Physique et Société : Des risques naturels au patrimoine naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940703v1</w:t>
+                <w:t xml:space="preserve">hal-02930150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d’une plateforme cartographique participative pour le suivi des basses eaux dans les Cévennes (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un simulateur de gestion de crise inondations pour les citoyens. Application aux riverains du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Martin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vème Colloque de l’AFGP - Géographie Physique et Société : Des risques naturels au patrimoine naturel</w:t>
+              <w:t xml:space="preserve">Vème colloque de l’AFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930150v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01955618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un projet appliqué tourné vers des besoins opérationnels : Le projet SPICy pour le développement d’un système de prévision des inondations côtières et fluviales en contexte cyclonique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résultats du projet ANR SPICY : développement d’un outil de prévision des crues adapté au contexte cyclonique de l’ile de la Réunion De la prévision des crues à la gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Recouvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delichere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vème Colloque de l’AFGP - Géographie Physique et Société : Des risques naturels au patrimoine naturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque SHF - De la prévision des crues à la gestion de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930058v1</w:t>
+                <w:t xml:space="preserve">hal-02940720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un simulateur de gestion de crise inondations pour les citoyens. Application aux riverains du Rhône</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">La formation à la gestion de crise : un élément fondamental de préparation pour les communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vème colloque de l’AFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque SHF - De la prévision des crues à la gestion de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01955618v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats du projet ANR SPICY : développement d’un outil de prévision des crues adapté au contexte cyclonique de l’ile de la Réunion De la prévision des crues à la gestion de crise</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodologie d’appui aux communes pour la gestion de crise des inondations fluviales et côtières : évaluation objective des Plans Communaux de Sauvegarde (PCS) et organisation d’exercices de gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF - De la prévision des crues à la gestion de crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940720v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de modélisation probabiliste et réflexive des situations de tension sur la ressource en eau en zone méditerranéenne : exemple du gardon (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">De l'hydrologie populaire et participative : une nouvelle façon d'aborder la question du partage de l'eau en situation de basses eaux en France métropolitaine méridionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Martin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Cicille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque du réseau OPDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Eau-Société-Climat'2017 (ESC-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisie. pp.69-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940644v1</w:t>
+                <w:t xml:space="preserve">hal-02606901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'hydrologie populaire et participative : une nouvelle façon d'aborder la question du partage de l'eau en situation de basses eaux en France métropolitaine méridionale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Outils de modélisation probabiliste et réflexive des situations de tension sur la ressource en eau en zone méditerranéenne : exemple du gardon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Cicille</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eau-Société-Climat'2017 (ESC-2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisie. pp.69-74</w:t>
+              <w:t xml:space="preserve">7ème colloque du réseau OPDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606901v1</w:t>
+                <w:t xml:space="preserve">hal-02940644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'hydrologie populaire et participative à base expérimentale en situation de basses eaux : le projet HydroPop (Cévennes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cicille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7322,64 +7322,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus sur le test de la stratégie d’hydrométrie participative prévue pour l’été 2017 dans le cadre du projet de recherche HydroPop : vers une hydrologie populaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cicille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7434,51 +7434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The key role of animation in the execution of crisis management exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7523,191 +7523,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances pluviométriques et aléa inondation à l’Extrême-Nord Cameroun</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gonne</w:t>
+                <w:t xml:space="preserve">Géomatique et gestion de crise : application en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque de l’AFGP - La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Castelsardo, Italie</w:t>
+              <w:t xml:space="preserve">Géom@TICE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939689v1</w:t>
+                <w:t xml:space="preserve">hal-02940088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des Evènements Météorologiques Dangereux surla gestion de crise des communes : application aux PCS des communes de l’ile de la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7735,355 +7739,351 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Colloque de l’AFGP - La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Castelsardo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géomatique et gestion de crise : application en Haïti</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Method And Tools to Scenarios Design for Crisis Management Exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géom@TICE 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CISAP7: 7TH INTERNATIONAL CONFERENCE ON SAFETY AND ENVIRONMENT IN PROCESS INDUSTRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ischia, Italy. pp.319-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940088v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method And Tools to Scenarios Design for Crisis Management Exercises</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">Tendances pluviométriques et aléa inondation à l’Extrême-Nord Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Ombolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISAP7: 7TH INTERNATIONAL CONFERENCE ON SAFETY AND ENVIRONMENT IN PROCESS INDUSTRY</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3e Colloque de l’AFGP - La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Castelsardo, Italie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408047v1</w:t>
+                <w:t xml:space="preserve">hal-02939689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la criticité des situations de basses eaux en région méditerranéenne - Application au bassin versant des Gardons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8121,271 +8121,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criticité des basses eaux en région méditerranéenne française sous forçages naturel et anthropique – position de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kabo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">R Kabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Douguédroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3D 2014 - Eau, déchêts, et Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IMT Mines Alès; Association Innovation et Technologie de Sfax; Ecole des Mines de Saint-Etienne; Université Senghor d’Alexandrie, Jun 2014, Alès, France</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941709v1</w:t>
+                <w:t xml:space="preserve">hal-03317834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criticité des basses eaux en région méditerranéenne française sous forçages naturel et anthropique – position de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Kabo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">R. Kabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Douguédroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3D 2014 - Eau, déchêts, et Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Alès, France</w:t>
+              <w:t xml:space="preserve">, IMT Mines Alès; Association Innovation et Technologie de Sfax; Ecole des Mines de Saint-Etienne; Université Senghor d’Alexandrie, Jun 2014, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317834v1</w:t>
+                <w:t xml:space="preserve">hal-02941709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie grille pour la Sécurité Civile et la gestion de crise - Une première application dédiée à la prévision des crues à cinétique rapide</w:t>
               </w:r>
@@ -8688,51 +8688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Igor Fogue Djombou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billy Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8783,64 +8783,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation d’un exercice de gestion de crise à l’échelle communale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8985,221 +8985,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation de la formation à la gestion de crise par la scénarisation pédagogique des exercices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Éléments de perspectives pour aller plus loin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.55-70, 2019, 9781784055660</w:t>
+              <w:t xml:space="preserve">, pp.157-168, 2019, 9781784065660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315476v1</w:t>
+                <w:t xml:space="preserve">hal-03315489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts, outils et méthodes pour la formation à la gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9258,77 +9275,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manager le jeu dans un exercice de gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9364,588 +9381,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de perspectives pour aller plus loin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élaboration d’outils d’animation facilitant l’exécution d’un scénario de formation à la gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.157-168, 2019, 9781784065660</w:t>
+              <w:t xml:space="preserve">, pp.71-92, 2019, 9781784065660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315489v1</w:t>
+                <w:t xml:space="preserve">hal-03315478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d’outils d’animation facilitant l’exécution d’un scénario de formation à la gestion de crise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+                <w:t xml:space="preserve">Consolidation de la formation à la gestion de crise par la scénarisation pédagogique des exercices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.71-92, 2019, 9781784065660</w:t>
+              <w:t xml:space="preserve">, pp.55-70, 2019, 9781784055660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315478v1</w:t>
+                <w:t xml:space="preserve">hal-03315476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Crisis Exercises and Managers’ Skills through the Development of Scenario Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+                <w:t xml:space="preserve">Managing the Game Within Crisis Exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.59-78, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, pp.125-148, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923807v1</w:t>
+                <w:t xml:space="preserve">hal-02923825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Tools to Facilitate the Scenario Development of Crisis Management Training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Some Perspectives Moving Forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 79-102, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, , p. 175-188, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923813v1</w:t>
+                <w:t xml:space="preserve">hal-02923834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts, Tools and Methods for Crisis Management Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9990,321 +10003,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the Game Within Crisis Exercises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Goutx</w:t>
+                <w:t xml:space="preserve">Improving Crisis Exercises and Managers’ Skills through the Development of Scenario Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.125-148, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, pp.59-78, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923825v1</w:t>
+                <w:t xml:space="preserve">hal-02923807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Perspectives Moving Forward</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration of Tools to Facilitate the Scenario Development of Crisis Management Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 175-188, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, , p. 79-102, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923834v1</w:t>
+                <w:t xml:space="preserve">hal-02923813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies Opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Poppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incendies de forêts : défis et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10809,359 +10809,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil d’aide à la décision communal pour la gestion des submersions marines : Plan d’Intervention Gradué Submersion - Sainte-Suzanne (La Réunion)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+                <w:t xml:space="preserve">Dispositif de formation des citoyens au risque inondation et à la gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piatyszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France. 2019</w:t>
+              <w:t xml:space="preserve">Assises Nationales des Risques Naturels 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510222v1</w:t>
+                <w:t xml:space="preserve">emse-02291649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de formation des citoyens au risque inondation et à la gestion de crise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+                <w:t xml:space="preserve">Outil d’aide à la décision communal pour la gestion des submersions marines : Plan d’Intervention Gradué Submersion - Sainte-Suzanne (La Réunion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rhomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Naturels 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02291649v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental cyclone-induced marine and river floods forecasting system for La Reunion Island: the SPICy project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nicolae Lerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France. 2016</w:t>
@@ -11602,473 +11602,473 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’appui à Aix Marseille Université pour la préparation à la gestion de crise &amp;quot;incendies de forêts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changement climatique : incendies de forêt et d'espaces naturels, scénarios d'évolution et pistes d'anticipation au niveau méditerranéen et national [ensosp]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Galbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Armines; IMT Mines Alès. 2020, 45 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École Nationale Supérieure des Officiers de Sapeurs Pompiers. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545101v1</w:t>
+                <w:t xml:space="preserve">hal-05036271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique : incendies de forêt et d'espaces naturels, scénarios d'évolution et pistes d'anticipation au niveau méditerranéen et national [ensosp]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan conclusif du projet PRECISION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piatyszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne; IMT Mines Alès. 2020, 32 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Terré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05036271v1</w:t>
+                <w:t xml:space="preserve">hal-02518488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan conclusif du projet PRECISION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Piatyszek</w:t>
+                <w:t xml:space="preserve">Retour sur les exercices de simulation de crise réalisés in-situ à La Réunion sur les communes du Port et de Saint-Leu sur le Territoire de la Côte Ouest (TCO) : rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne; IMT Mines Alès. 2020, 32 p</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Armines; IMT Mines Alès. 2020, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518488v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les exercices de simulation de crise réalisés in-situ à La Réunion sur les communes du Port et de Saint-Leu sur le Territoire de la Côte Ouest (TCO) : rapport final</w:t>
+                <w:t xml:space="preserve">Proposition d’appui à Aix Marseille Université pour la préparation à la gestion de crise &amp;quot;incendies de forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Armines; IMT Mines Alès. 2020, 35 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Armines; IMT Mines Alès. 2020, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518452v1</w:t>
+                <w:t xml:space="preserve">hal-02545101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId273"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12144,51 +12144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69D64125"/>
+    <w:nsid w:val="85399177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12375,51 +12375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-sauvagnargues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3345-1636" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079872735" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-6767-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04609768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121672" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Orengo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02447085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Wassner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019042" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02489587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gonne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Ombolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02549105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wassner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojsst.2016.64010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653054" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4994" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915472v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laganier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-2899-2014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Chatelon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henri Balbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojf.2014.45059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues Lesage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10120" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LG4F5M9X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kabar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2013.52016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laganier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9173-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues-Lesage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2007.015738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bressand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200406015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F78F4DD14B784227A346C2F5B69F864CDC949A37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rault Doumax" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Griot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Picheral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937733v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L'H&#235;ritier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boussardon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0198-9715(00)00028-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RRV2P02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pearson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF01006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938926v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poppi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doveil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R12-16-546-cd" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Bonincontro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tena-Chollet Florian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvagnargues Sophie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance P&#233;ronneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R06-04-481-cd" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03362344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432065v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971349v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02495501v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509027v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509008v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509028v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02132654v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvagnargues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462567v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72132-9_5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940723v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940703v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930150v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mvoula" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930058v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940720v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Recouvreur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delichere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Germain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940644v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606901v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606903v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860793v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939689v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939695v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940088v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franck" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghilardi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408047v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940110v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02941709v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kabo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dougu&#233;droit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317834v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kabo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658825v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Petitdidier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03576657v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Igor Fogue Djombou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7416" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03348813v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-se1218" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7415" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315476v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315485v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923807v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1394" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923813v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923825v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/genie-civil-BTP/incendies-de-forets/sauvagnargues/descriptif-9782746225718" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937758v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663974v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bressand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4200-3_18" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03672226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702651v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510222v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhomer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01353505v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chateauminois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315397v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923785v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315479v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801283v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Boukalova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Hrkal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02545101v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Collomb" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036271v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galbois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lehaut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Terr&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vuillemin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518452v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-sauvagnargues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3345-1636" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079872735" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-6767-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04609768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121672" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Orengo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02489587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02447085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Wassner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gonne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Ombolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02549105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wassner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4994" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojsst.2016.64010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915472v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laganier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-2899-2014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Chatelon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henri Balbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojf.2014.45059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues Lesage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10120" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LG4F5M9X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kabar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2013.52016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9173-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laganier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues-Lesage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2007.015738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bressand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200406015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F78F4DD14B784227A346C2F5B69F864CDC949A37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rault Doumax" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Griot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Picheral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pearson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF01006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L'H&#235;ritier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boussardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0198-9715(00)00028-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RRV2P02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doveil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poppi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R12-16-546-cd" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Bonincontro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tena-Chollet Florian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvagnargues Sophie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance P&#233;ronneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R06-04-481-cd" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03362344v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432065v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265661v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02495501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971349v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509008v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02132654v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvagnargues" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509028v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462567v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72132-9_5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509027v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930058v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930150v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mvoula" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940720v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Recouvreur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delichere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Germain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940723v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940703v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940644v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606903v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860793v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940088v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deck" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghilardi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408047v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939689v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940110v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317834v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kabo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dougu&#233;droit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02941709v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kabo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658825v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Petitdidier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03576657v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Igor Fogue Djombou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7416" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03348813v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-se1218" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7415" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315485v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315478v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315476v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923825v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1394" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923807v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923813v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/genie-civil-BTP/incendies-de-forets/sauvagnargues/descriptif-9782746225718" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937758v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663974v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bressand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4200-3_18" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03672226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702651v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510222v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhomer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01353505v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chateauminois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315397v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923785v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315479v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801283v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Boukalova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Hrkal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036271v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galbois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lehaut" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Terr&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vuillemin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518452v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Collomb" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02545101v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>