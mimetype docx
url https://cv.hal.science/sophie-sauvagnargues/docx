--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -1385,261 +1385,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation heuristique de la criticité des basses eaux en région méditerranéenne</w:t>
+                <w:t xml:space="preserve">A new method and tools to scenarios design for crisis management exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Canovas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.4994⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.319-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886646v1</w:t>
+                <w:t xml:space="preserve">hal-02913969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method and tools to scenarios design for crisis management exercises</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation heuristique de la criticité des basses eaux en région méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">Ingrid Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53, pp.319-324. </w:t>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Volume 10, pp.191-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.4994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913969v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the Definition of a New Type of More Technological Ambulance: Use Case of French Civil Security Ambulances</w:t>
               </w:r>
@@ -2598,51 +2598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour l’évaluation du risque de ruissellement pluvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3002,277 +3002,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la variabilité spatiale de l'infiltration des sols dans un modèle de prévision des crues opérationnel: ALHTAÏR -zone test du bassin versant du Gardon d'Anduze</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+                <w:t xml:space="preserve">Contribution à l'aide à la décision en situation de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Desprats</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+                <w:t xml:space="preserve">Sébastien Rault Doumax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin - Société Française de Photogrammétrie et de Télédétection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 172, pp.22-30</w:t>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937776v1</w:t>
+                <w:t xml:space="preserve">hal-02939497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'aide à la décision en situation de crise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+                <w:t xml:space="preserve">Intégration de la variabilité spatiale de l'infiltration des sols dans un modèle de prévision des crues opérationnel: ALHTAÏR -zone test du bassin versant du Gardon d'Anduze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rault Doumax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.45-52</w:t>
+              <w:t xml:space="preserve">Bulletin - Société Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 172, pp.22-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939497v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité face aux risques liés au transport de matières dangereuses : apports de deux méthodes multicritères d’aide à la décision</w:t>
               </w:r>
@@ -3628,269 +3628,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement du feu en brûlage dirigé : températures et impact sur les bactéries</w:t>
+                <w:t xml:space="preserve">Système d'information Géographique Appliqué à la Sécurité Civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Guay</w:t>
+                <w:t xml:space="preserve">Jean-Claude Poppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bonnard</w:t>
+                <w:t xml:space="preserve">René Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Doveil</w:t>
+                <w:t xml:space="preserve">Benoît Herisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pastum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, N° spécial brûlages dirigés</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7 (3-4), pp.353-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939014v1</w:t>
+                <w:t xml:space="preserve">hal-02938926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'information Géographique Appliqué à la Sécurité Civile</w:t>
+                <w:t xml:space="preserve">Comportement du feu en brûlage dirigé : températures et impact sur les bactéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Poppi</w:t>
+                <w:t xml:space="preserve">Roger Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Barré</w:t>
+                <w:t xml:space="preserve">Olivier Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Herisson</w:t>
+                <w:t xml:space="preserve">Laurent Doveil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 7 (3-4), pp.353-376</w:t>
+              <w:t xml:space="preserve">Pastum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, N° spécial brûlages dirigés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938926v1</w:t>
+                <w:t xml:space="preserve">hal-02939014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4749,204 +4749,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes et outils d'optimisation de la gestion de crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle de simulation pour comprendre l'impact des comportements individuels sur un processus d'évacuation préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Orengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web'IRISK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Colloque M'2021 - Design dans la cité : nouvelles manières d’appréhender la conception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362344v1</w:t>
+                <w:t xml:space="preserve">hal-03430800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de simulation pour comprendre l'impact des comportements individuels sur un processus d'évacuation préventive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes et outils d'optimisation de la gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque M'2021 - Design dans la cité : nouvelles manières d’appréhender la conception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Web'IRISK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430800v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours sur les simulations de gestion crise « sécheresse » menées dans le cadre du projet HydroPop</w:t>
               </w:r>
@@ -5146,277 +5146,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations en sciences participatives dans le cadre du projet de recherche HydroPop – Retours d’expériences</w:t>
+                <w:t xml:space="preserve">Le projet HydroPop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billy Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Séminaire EAU : Hydrologie participative et innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les journées ESPACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Génolhac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495501v1</w:t>
+                <w:t xml:space="preserve">hal-02971349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet HydroPop</w:t>
+                <w:t xml:space="preserve">Expérimentations en sciences participatives dans le cadre du projet de recherche HydroPop – Retours d’expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Brachet</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées ESPACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Génolhac, France</w:t>
+              <w:t xml:space="preserve">19ème Séminaire EAU : Hydrologie participative et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971349v1</w:t>
+                <w:t xml:space="preserve">hal-02495501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la gestion de crise d’un risque émergent au travers d’une simulation – Application à la sécheresse dans les Cévennes</w:t>
               </w:r>
@@ -6233,273 +6233,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un projet appliqué tourné vers des besoins opérationnels : Le projet SPICy pour le développement d’un système de prévision des inondations côtières et fluviales en contexte cyclonique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en œuvre d’une plateforme cartographique participative pour le suivi des basses eaux dans les Cévennes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mvoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Colloque de l’AFGP - Géographie Physique et Société : Des risques naturels au patrimoine naturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930058v1</w:t>
+                <w:t xml:space="preserve">hal-02930150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d’une plateforme cartographique participative pour le suivi des basses eaux dans les Cévennes (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un projet appliqué tourné vers des besoins opérationnels : Le projet SPICy pour le développement d’un système de prévision des inondations côtières et fluviales en contexte cyclonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Mvoula</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Colloque de l’AFGP - Géographie Physique et Société : Des risques naturels au patrimoine naturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930150v1</w:t>
+                <w:t xml:space="preserve">hal-02930058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un simulateur de gestion de crise inondations pour les citoyens. Application aux riverains du Rhône</w:t>
               </w:r>
@@ -6729,476 +6729,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation à la gestion de crise : un élément fondamental de préparation pour les communes</w:t>
+                <w:t xml:space="preserve">Méthodologie d’appui aux communes pour la gestion de crise des inondations fluviales et côtières : évaluation objective des Plans Communaux de Sauvegarde (PCS) et organisation d’exercices de gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Goutx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF - De la prévision des crues à la gestion de crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940723v1</w:t>
+                <w:t xml:space="preserve">hal-02940703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’appui aux communes pour la gestion de crise des inondations fluviales et côtières : évaluation objective des Plans Communaux de Sauvegarde (PCS) et organisation d’exercices de gestion de crise</w:t>
+                <w:t xml:space="preserve">La formation à la gestion de crise : un élément fondamental de préparation pour les communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goutx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF - De la prévision des crues à la gestion de crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940703v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'hydrologie populaire et participative : une nouvelle façon d'aborder la question du partage de l'eau en situation de basses eaux en France métropolitaine méridionale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Outils de modélisation probabiliste et réflexive des situations de tension sur la ressource en eau en zone méditerranéenne : exemple du gardon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Cicille</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eau-Société-Climat'2017 (ESC-2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisie. pp.69-74</w:t>
+              <w:t xml:space="preserve">7ème colloque du réseau OPDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606901v1</w:t>
+                <w:t xml:space="preserve">hal-02940644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de modélisation probabiliste et réflexive des situations de tension sur la ressource en eau en zone méditerranéenne : exemple du gardon (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">De l'hydrologie populaire et participative : une nouvelle façon d'aborder la question du partage de l'eau en situation de basses eaux en France métropolitaine méridionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Martin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Cicille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque du réseau OPDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Eau-Société-Climat'2017 (ESC-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisie. pp.69-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940644v1</w:t>
+                <w:t xml:space="preserve">hal-02606901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'hydrologie populaire et participative à base expérimentale en situation de basses eaux : le projet HydroPop (Cévennes, France)</w:t>
               </w:r>
@@ -7210,64 +7210,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cicille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7322,64 +7322,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus sur le test de la stratégie d’hydrométrie participative prévue pour l’été 2017 dans le cadre du projet de recherche HydroPop : vers une hydrologie populaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cicille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7523,378 +7523,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géomatique et gestion de crise : application en Haïti</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des Evènements Météorologiques Dangereux surla gestion de crise des communes : application aux PCS des communes de l’ile de la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Conin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wassner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géom@TICE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">3e Colloque de l’AFGP - La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Castelsardo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940088v1</w:t>
+                <w:t xml:space="preserve">hal-02939695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des Evènements Météorologiques Dangereux surla gestion de crise des communes : application aux PCS des communes de l’ile de la Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géomatique et gestion de crise : application en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque de l’AFGP - La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Castelsardo, Italie</w:t>
+              <w:t xml:space="preserve">Géom@TICE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939695v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Method And Tools to Scenarios Design for Crisis Management Exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISAP7: 7TH INTERNATIONAL CONFERENCE ON SAFETY AND ENVIRONMENT IN PROCESS INDUSTRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ischia, Italy. pp.319-324, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408047v1</w:t>
@@ -7944,51 +7944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Ombolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8026,51 +8026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la criticité des situations de basses eaux en région méditerranéenne - Application au bassin versant des Gardons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8121,51 +8121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criticité des basses eaux en région méditerranéenne française sous forçages naturel et anthropique – position de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Kabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8246,51 +8246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criticité des basses eaux en région méditerranéenne française sous forçages naturel et anthropique – position de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8796,51 +8796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation d’un exercice de gestion de crise à l’échelle communale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8985,83 +8985,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de perspectives pour aller plus loin</w:t>
+                <w:t xml:space="preserve">Concepts, outils et méthodes pour la formation à la gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9085,323 +9085,323 @@
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.157-168, 2019, 9781784065660</w:t>
+              <w:t xml:space="preserve">, pp.5-32, 2019, 9781784065660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315489v1</w:t>
+                <w:t xml:space="preserve">hal-03315469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts, outils et méthodes pour la formation à la gestion de crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manager le jeu dans un exercice de gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.5-32, 2019, 9781784065660</w:t>
+              <w:t xml:space="preserve">, pp.113-134, 2019, 9781784065660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315469v1</w:t>
+                <w:t xml:space="preserve">hal-03315485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manager le jeu dans un exercice de gestion de crise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éléments de perspectives pour aller plus loin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.113-134, 2019, 9781784065660</w:t>
+              <w:t xml:space="preserve">, pp.157-168, 2019, 9781784065660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315485v1</w:t>
+                <w:t xml:space="preserve">hal-03315489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d’outils d’animation facilitant l’exécution d’un scénario de formation à la gestion de crise</w:t>
               </w:r>
@@ -9499,77 +9499,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consolidation de la formation à la gestion de crise par la scénarisation pédagogique des exercices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9754,64 +9754,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Perspectives Moving Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9869,442 +9869,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts, Tools and Methods for Crisis Management Training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Crisis Exercises and Managers’ Skills through the Development of Scenario Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 1-33, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-78, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923794v1</w:t>
+                <w:t xml:space="preserve">hal-02923807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Crisis Exercises and Managers’ Skills through the Development of Scenario Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+                <w:t xml:space="preserve">Elaboration of Tools to Facilitate the Scenario Development of Crisis Management Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.59-78, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, , p. 79-102, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923807v1</w:t>
+                <w:t xml:space="preserve">hal-02923813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Tools to Facilitate the Scenario Development of Crisis Management Training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concepts, Tools and Methods for Crisis Management Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 79-102, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, , p. 1-33, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923813v1</w:t>
+                <w:t xml:space="preserve">hal-02923794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies Opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Poppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incendies de forêts : défis et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12144,51 +12144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85399177"/>
+    <w:nsid w:val="07F9AD46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12375,51 +12375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-sauvagnargues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3345-1636" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079872735" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-6767-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04609768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121672" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Orengo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02489587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02447085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Wassner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gonne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Ombolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02549105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wassner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4994" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojsst.2016.64010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915472v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laganier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-2899-2014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Chatelon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henri Balbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojf.2014.45059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues Lesage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10120" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LG4F5M9X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kabar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2013.52016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9173-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laganier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues-Lesage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2007.015738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bressand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200406015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F78F4DD14B784227A346C2F5B69F864CDC949A37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rault Doumax" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Griot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Picheral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pearson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF01006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L'H&#235;ritier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boussardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0198-9715(00)00028-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RRV2P02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doveil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poppi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R12-16-546-cd" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Bonincontro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tena-Chollet Florian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvagnargues Sophie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance P&#233;ronneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R06-04-481-cd" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03362344v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432065v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265661v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02495501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971349v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509008v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02132654v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvagnargues" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509028v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462567v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72132-9_5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509027v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930058v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930150v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mvoula" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940720v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Recouvreur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delichere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Germain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940723v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940703v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940644v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606903v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860793v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940088v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deck" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghilardi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408047v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939689v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940110v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317834v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kabo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dougu&#233;droit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02941709v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kabo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658825v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Petitdidier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03576657v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Igor Fogue Djombou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7416" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03348813v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-se1218" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7415" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315485v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315478v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315476v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923825v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1394" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923807v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923813v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/genie-civil-BTP/incendies-de-forets/sauvagnargues/descriptif-9782746225718" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937758v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663974v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bressand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4200-3_18" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03672226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702651v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510222v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhomer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01353505v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chateauminois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315397v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923785v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315479v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801283v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Boukalova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Hrkal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036271v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galbois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lehaut" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Terr&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vuillemin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518452v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Collomb" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02545101v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-sauvagnargues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3345-1636" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079872735" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-6767-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04609768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121672" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Orengo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02489587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02447085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Wassner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gonne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Ombolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02549105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wassner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4994" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojsst.2016.64010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915472v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laganier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-2899-2014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Chatelon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henri Balbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojf.2014.45059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues Lesage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10120" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LG4F5M9X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kabar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2013.52016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9173-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laganier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues-Lesage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2007.015738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bressand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200406015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F78F4DD14B784227A346C2F5B69F864CDC949A37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rault Doumax" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Griot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Picheral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pearson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF01006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L'H&#235;ritier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boussardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0198-9715(00)00028-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RRV2P02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938926v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poppi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doveil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R12-16-546-cd" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Bonincontro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tena-Chollet Florian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvagnargues Sophie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance P&#233;ronneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R06-04-481-cd" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03362344v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432065v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265661v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971349v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02495501v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509008v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02132654v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvagnargues" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509028v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462567v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72132-9_5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509027v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930150v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mvoula" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930058v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940720v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Recouvreur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delichere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Germain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940703v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940723v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940644v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606901v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606903v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860793v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939695v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghilardi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408047v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939689v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940110v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317834v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kabo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dougu&#233;droit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02941709v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kabo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658825v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Petitdidier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03576657v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Igor Fogue Djombou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7416" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03348813v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-se1218" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7415" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315485v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315478v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315476v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923825v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1394" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923807v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923813v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/genie-civil-BTP/incendies-de-forets/sauvagnargues/descriptif-9782746225718" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937758v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663974v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bressand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4200-3_18" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03672226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702651v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510222v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhomer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01353505v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chateauminois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315397v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923785v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315479v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801283v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Boukalova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Hrkal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036271v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galbois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lehaut" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Terr&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vuillemin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518452v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Collomb" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02545101v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>