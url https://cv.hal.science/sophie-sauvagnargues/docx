--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1385,261 +1385,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method and tools to scenarios design for crisis management exercises</w:t>
+                <w:t xml:space="preserve">Modélisation heuristique de la criticité des basses eaux en région méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Limousin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">Ingrid Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Volume 10, pp.191-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.4994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913969v1</w:t>
+                <w:t xml:space="preserve">hal-02886646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation heuristique de la criticité des basses eaux en région méditerranéenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new method and tools to scenarios design for crisis management exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Canovas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Volume 10, pp.191-210. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.319-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.4994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886646v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the Definition of a New Type of More Technological Ambulance: Use Case of French Civil Security Ambulances</w:t>
               </w:r>
@@ -1893,51 +1893,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATURAL HAZARDS AND EARTH SYSTEM SCIENCES</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (11), pp.2899-2920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-14-2899-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
@@ -2598,51 +2598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour l’évaluation du risque de ruissellement pluvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3047,51 +3047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rault Doumax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3628,269 +3628,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'information Géographique Appliqué à la Sécurité Civile</w:t>
+                <w:t xml:space="preserve">Comportement du feu en brûlage dirigé : températures et impact sur les bactéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Poppi</w:t>
+                <w:t xml:space="preserve">Roger Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Barré</w:t>
+                <w:t xml:space="preserve">Olivier Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Herisson</w:t>
+                <w:t xml:space="preserve">Laurent Doveil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 7 (3-4), pp.353-376</w:t>
+              <w:t xml:space="preserve">Pastum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, N° spécial brûlages dirigés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938926v1</w:t>
+                <w:t xml:space="preserve">hal-02939014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement du feu en brûlage dirigé : températures et impact sur les bactéries</w:t>
+                <w:t xml:space="preserve">Système d'information Géographique Appliqué à la Sécurité Civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Guay</w:t>
+                <w:t xml:space="preserve">Jean-Claude Poppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bonnard</w:t>
+                <w:t xml:space="preserve">René Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Doveil</w:t>
+                <w:t xml:space="preserve">Benoît Herisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pastum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, N° spécial brûlages dirigés</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7 (3-4), pp.353-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939014v1</w:t>
+                <w:t xml:space="preserve">hal-02938926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6729,286 +6729,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’appui aux communes pour la gestion de crise des inondations fluviales et côtières : évaluation objective des Plans Communaux de Sauvegarde (PCS) et organisation d’exercices de gestion de crise</w:t>
+                <w:t xml:space="preserve">La formation à la gestion de crise : un élément fondamental de préparation pour les communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goutx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF - De la prévision des crues à la gestion de crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940703v1</w:t>
+                <w:t xml:space="preserve">hal-02940723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation à la gestion de crise : un élément fondamental de préparation pour les communes</w:t>
+                <w:t xml:space="preserve">Méthodologie d’appui aux communes pour la gestion de crise des inondations fluviales et côtières : évaluation objective des Plans Communaux de Sauvegarde (PCS) et organisation d’exercices de gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Goutx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF - De la prévision des crues à la gestion de crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940723v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de modélisation probabiliste et réflexive des situations de tension sur la ressource en eau en zone méditerranéenne : exemple du gardon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7085,51 +7085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cicille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7210,51 +7210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cicille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7322,51 +7322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus sur le test de la stratégie d’hydrométrie participative prévue pour l’été 2017 dans le cadre du projet de recherche HydroPop : vers une hydrologie populaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cicille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7775,126 +7775,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Method And Tools to Scenarios Design for Crisis Management Exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISAP7: 7TH INTERNATIONAL CONFERENCE ON SAFETY AND ENVIRONMENT IN PROCESS INDUSTRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ischia, Italy. pp.319-324, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408047v1</w:t>
@@ -8026,51 +8026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la criticité des situations de basses eaux en région méditerranéenne - Application au bassin versant des Gardons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8121,51 +8121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criticité des basses eaux en région méditerranéenne française sous forçages naturel et anthropique – position de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Kabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8246,51 +8246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criticité des basses eaux en région méditerranéenne française sous forçages naturel et anthropique – position de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8796,51 +8796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation d’un exercice de gestion de crise à l’échelle communale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9004,64 +9004,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts, outils et méthodes pour la formation à la gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9258,64 +9258,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments de perspectives pour aller plus loin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9499,77 +9499,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consolidation de la formation à la gestion de crise par la scénarisation pédagogique des exercices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9754,64 +9754,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Perspectives Moving Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9869,442 +9869,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Crisis Exercises and Managers’ Skills through the Development of Scenario Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Concepts, Tools and Methods for Crisis Management Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.59-78, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, , p. 1-33, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923807v1</w:t>
+                <w:t xml:space="preserve">hal-02923794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Tools to Facilitate the Scenario Development of Crisis Management Training</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+                <w:t xml:space="preserve">Improving Crisis Exercises and Managers’ Skills through the Development of Scenario Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 79-102, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-78, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923813v1</w:t>
+                <w:t xml:space="preserve">hal-02923807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts, Tools and Methods for Crisis Management Training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration of Tools to Facilitate the Scenario Development of Crisis Management Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 1-33, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, , p. 79-102, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923794v1</w:t>
+                <w:t xml:space="preserve">hal-02923813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies Opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Poppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incendies de forêts : défis et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12144,51 +12144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07F9AD46"/>
+    <w:nsid w:val="98585A81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12375,51 +12375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-sauvagnargues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3345-1636" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079872735" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-6767-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04609768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121672" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Orengo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02489587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02447085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Wassner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gonne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Ombolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02549105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wassner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4994" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojsst.2016.64010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915472v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laganier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-2899-2014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Chatelon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henri Balbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojf.2014.45059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues Lesage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10120" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LG4F5M9X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kabar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2013.52016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9173-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laganier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues-Lesage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2007.015738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bressand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200406015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F78F4DD14B784227A346C2F5B69F864CDC949A37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rault Doumax" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Griot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Picheral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pearson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF01006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L'H&#235;ritier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boussardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0198-9715(00)00028-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RRV2P02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938926v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poppi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doveil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R12-16-546-cd" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Bonincontro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tena-Chollet Florian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvagnargues Sophie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance P&#233;ronneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R06-04-481-cd" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03362344v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432065v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265661v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971349v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02495501v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509008v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02132654v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvagnargues" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509028v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462567v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72132-9_5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509027v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930150v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mvoula" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930058v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940720v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Recouvreur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delichere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Germain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940703v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940723v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940644v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606901v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606903v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860793v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939695v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghilardi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408047v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939689v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940110v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317834v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kabo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dougu&#233;droit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02941709v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kabo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658825v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Petitdidier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03576657v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Igor Fogue Djombou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7416" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03348813v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-se1218" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7415" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315485v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315478v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315476v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923825v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1394" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923807v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923813v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/genie-civil-BTP/incendies-de-forets/sauvagnargues/descriptif-9782746225718" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937758v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663974v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bressand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4200-3_18" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03672226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702651v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510222v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhomer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01353505v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chateauminois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315397v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923785v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315479v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801283v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Boukalova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Hrkal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036271v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galbois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lehaut" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Terr&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vuillemin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518452v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Collomb" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02545101v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-sauvagnargues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3345-1636" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079872735" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-6767-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04609768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121672" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Orengo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02489587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02447085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Wassner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gonne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Ombolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02549105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wassner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4994" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojsst.2016.64010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915472v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laganier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-2899-2014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Chatelon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henri Balbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojf.2014.45059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues Lesage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10120" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LG4F5M9X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kabar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2013.52016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9173-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laganier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues-Lesage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2007.015738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bressand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200406015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F78F4DD14B784227A346C2F5B69F864CDC949A37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rault Doumax" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Griot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Picheral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pearson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF01006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L'H&#235;ritier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boussardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0198-9715(00)00028-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RRV2P02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doveil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poppi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R12-16-546-cd" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Bonincontro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tena-Chollet Florian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvagnargues Sophie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance P&#233;ronneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R06-04-481-cd" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03362344v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432065v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265661v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971349v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02495501v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509008v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02132654v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvagnargues" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509028v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462567v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72132-9_5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509027v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930150v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mvoula" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930058v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940720v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Recouvreur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delichere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Germain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940723v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940703v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940644v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606901v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606903v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860793v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939695v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghilardi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408047v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939689v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940110v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317834v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kabo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dougu&#233;droit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02941709v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kabo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658825v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Petitdidier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03576657v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Igor Fogue Djombou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7416" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03348813v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-se1218" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7415" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315485v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315478v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315476v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923825v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1394" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923807v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923813v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/genie-civil-BTP/incendies-de-forets/sauvagnargues/descriptif-9782746225718" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937758v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663974v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bressand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4200-3_18" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03672226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702651v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510222v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhomer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01353505v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chateauminois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315397v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923785v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315479v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801283v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Boukalova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Hrkal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036271v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galbois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lehaut" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Terr&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vuillemin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518452v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Collomb" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02545101v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>