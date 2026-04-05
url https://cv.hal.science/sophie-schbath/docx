--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.958333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie SCHBATH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche INRAE, Unité MaIAGE.Responsable scientifique de la plateforme bioinformatique Migale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3574-8222</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07553424X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Après des études en mathématiques appliquées à la faculté d'Orsay, j'ai fait ma thèse en statistique dans le laboratoire de Biométrie de l'INRA de Jouy-en-Josas (soutenue en 1995) où j'ai ensuite obtenu un poste de Chargée de Recherche (1996). Entre temps, je suis partie faire un stage post-doctoral à Los Angeles (USC) avec Michael Waterman et Simon Tavaré. En 2000, j'ai rejoind la toute nouvelle unité pluridisplinaire Mathématique, Informatique et Génome (MIG) de l'INRA, qui fusionnera avec une autre unité du centre INRAE de Jouy-en-Josas pour former l'unité actuelle </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaIAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dont j'ai assuré la direction de 2012 à 2022. J'ai soutenu mon HDR en 2003 et suis devenue directrice de recherche en 2006.Je suis actuellement responsable scientifique de la plateforme de bioinformatique </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et anime l'Infrastructure de Recherche INRAE en bioinformatique </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioinfOmics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse au développement de méthodes statistiques pour l'analyse de génomes ou métagénomes. Mes objets favoris sont les motifs sous toutes leurs formes : Mots, k-mers, mots dégénérés, motifs structurés, matrices poids-positions, Maximum Exact Matchs, etc. Je suis à l'origine du logiciel </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R'MES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui détermine la significativité statistique de la fréquence d'un motif dans une séquence. Les principaux modèles probabilistes que je manipule sont les modèles markoviens, les processus de Poisson et de Hawkes.Ces dernières années, je me suis plus particulièrement intéressée à l'étude des écosystèmes microbiens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">En lien avec mes thématiques de recherche, j'ai co-créé en 2006 et co-dirigé le </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GdR &amp;quot;Bioinformatique Moléculaire&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2006 à 2013 ; en parallèle j'ai présidé la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Française de BioInformatique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2010 à 2016. Aurapavant, j'ai animé le groupe &amp;quot;Statistiques des Séquences Biologiques&amp;quot; (SSB) de l'INRA de 1997 à 2012. À l'INRA, j'ai aussi fait partie de la cellule nationale de bioinformatique et de la cellule de coordination du métaprogramme &amp;quot;Méta-omiques des Écosystèmes Microbiens&amp;quot;. Je fais actuellement partie du comité exécutif du Grand Défi </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferments du Futur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et du comité de pilotage du Cluster </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mon investissement dans des activités en lien avec le développement durable (DD) et la responsabilité environnementale de nos activités de recherche s'est intensifié depuis 2019. Référente DD de l'unité MaIAGE, je participe à différents réseaux locaux et m'implique dans le collectif et GDR éponyme </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labos 1point5</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Je suis également membre du Comité d'Orientation et de Suivi de la </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">direction RSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> d'INRAE et anime la mission &amp;quot;frugalité numérique en recherche&amp;quot; du département </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MathNum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> d'INRAE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of fermented foods, from empiricism to scientific evidence: The contribution of Ferments du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le-Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre réutilisable au laboratoire a-t-il un impact environnemental moindre que le plastique à usage unique ? Analyse avec l’outil EcoLabWare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Henri Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne De Paepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, spécial 04 NOV'AE, pp.125-133. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego P. Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42523-023-00252-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model‐based biclustering for overdispersed count data with application in microbial ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.1050-1061. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring short k-mer profiles in cells and mobile elements from Archaea highlights the major influence of both the ecological niche and evolutionary history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-021-07471-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimkaMin: fast and resource frugal de novo comparative metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUGMO: tool for the detection of unknown genetically modified organisms with high-throughput sequencing data for pure bacterial samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-020-03611-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of bacterial promoter sequences for regulatory motif discovery with the help of transcriptome data: application to Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fromion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (171), pp.20200600. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2020.0600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Statistical Fate of Paralogous and Orthologous Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sheinman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 204 (2), pp.475-482. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.116.193912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple comparative metagenomics using multiset k -mer counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (14), 25 p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How evolution of genomes is reflected in exact DNA sequence match statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sheinman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2), pp.524-535. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msu313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate phages acquire DNA from defective prophages by relaxed homologous recombination: the role of rad52-like recombinases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hutinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Amarir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1004181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical significance of threading scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Fayyaz Movaghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.13-29. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping reads on a genomic sequence: an algorithmic overview and a practical comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (6), pp.796-813. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2012.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating significant matches from spurious matches in DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA motifs that sculpt the bacterial chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (9), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrmicro2477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of structured motifs in random sequences: Arbitrary number of boxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeri T. V. T. Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (8), pp.826-831. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2010.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (130), pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness assessment of whole bacterial genome segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo H. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem M. El Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (9), pp.1155-1165. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive estimation for Hawkes processes; application to genome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (5), pp.2781-2822. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/10-AOS806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of complete bacterial genome segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El-Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6398, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of coloured motifs in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Bioinformatics and Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, 9 p. on line. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/616234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGffRid: A tool to search for sigma factor binding sites in bacterial genomes using comparative approach and biologically driven statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (73), pp.on line. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00580657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poisson approximation for the number of repeats in a stationary Markov chain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjiss Touyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dauchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (2), pp.440-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MatP/matS site-specific system organizes the terminus region of the E. coli chromosome into a macrodomain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 135 (3), pp.475-485. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2008.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2007.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poisson approximation for the number of repeats in a stationary Markov chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjiss Touyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dauchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (2), pp.440-455. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1239/jap/1214950359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting times for clumps of patterns and for structured motifs in random sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 155 (6-7), pp.868-880. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2005.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of DNA Motifs Implicated in Maintenance of Bacterial Core Genomes by Predictive Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (9), pp.1614-1621;e153. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.0030153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical tests to compare motif count exceptionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.84. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-8-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved compound Poisson approximation for the number of occurrences of any rare word family in a stationary Markov chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Roquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (1), pp.128-140. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1239/aap/1175266472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network motifs : mean and variance for the count</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVSTAT - Statistical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (1), pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FADO: A statistical method to detect favored or avoided distances between occurrences of motifs using the Hawkes' model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Gusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (1), n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de mots de fréquence exceptionnelle dans les génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.100-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical methods in physical mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 434, pp.inc. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npg.els.0005434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical comparison of several approximations of the word count distribution in random sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (4), pp.349-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and statistical properties of words: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Waterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (1-2), pp.1- 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of nonhomogeneous clone length distribution on the progress of an STS mapping project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tavare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (1-2), pp.47- 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on the distribution of word counts in Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (1-2), pp.193 - 201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Chi distribution on different bacterial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Biaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 150, pp.579-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound poisson and poisson process approximations for occurences of multiple words in Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (2), pp.223-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage processes in physical mapping by anchoring random clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (1), pp.61-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient statistic to detect over- and under-represented words in DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (2), pp.189-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound poisson approximation of word counts in DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional motifs in different Markov chain models for a statistical analysis of DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Turckheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.417-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA, words and models: statistics of exceptional words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 138 p., 2005, 0-521-84729-X. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2277/052184729X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN, mots et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 144 p., 2003, 2-7011-3696-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R'MES: a tool to find motifs with a significantly unexpected frequency in biological sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Hoebeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in genomic sequence analysis and pattern discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing Co., 2011, 981-4327-72-7 978-981-4327-72-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can pattern statistics be useful for DNA motif discovery ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scan Statistics. Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Birkhäuser Publishing, 2009, Statistics for Industry and Technology, 978-0-8176-4748-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics on words with applications to biological sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesine Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Waterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied combinatorics on words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, Cambridge University Press, 2005, Encyclopedia of Mathematics and its Applications, 0-521-84802-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French experiment to study how research labs address their environnemental transition. Focus on the GreenMaIAGE initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Doctoral Training Network Be-Light</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université &amp; Prof. Matthew Chalk, Oct 2025, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats marquants basés sur les services de l’IR BioinfOmics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Infrastructures de Recherche d'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour accompagner et étudier la transition écologique des laboratoires : un réseau et une plateforme Transition 1point5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du GDR BIMMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour accompagner et étudier la transition écologique des laboratoires : un réseau et une plateforme Transition 1point5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG "Environnement" de l'IJClab, Univeristé Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univeristé Paris-Saclay, May 2025, Gif-sur-Yvette, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-symposium JOBIM2025 - Comment concilier nos activités en bioinformatique avec les limites planétaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Bourgeais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Talence (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnicrobe : Une base de données scientifique en libre accès sur les habitats et phénotypes microbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'assemblée des partenaires de Hal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Centre pour la Communication Scientifique Directe, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour accompagner et étudier la transition écologique des laboratoires : un réseau et une plateforme Transition 1point5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée inter-laboratoires "Recherche et écologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, May 2024, Marne-la -Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecolabware: Carbon Footprint Comparator of Lab Single-Use Plasticware and Reusable Glassware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne De Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR Labos 1point5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaIAGE engagée dans la réduction de son empreinte carbone : un retour d'&amp;quot;expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CO2ERASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Dauphine, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit tour d’horizon de la RSE à INRAE et d’autres initiatives dans le monde de la recherche en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPI IBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau des labos en transition 1point5 : focus sur l'unité MaIAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion "DimENSion Développement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d’actions de l’unité MaIAGE pour réduire son bilan de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPI IBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaIAGE engagée dans la réduction de son empreinte carbone : une analyse de la démarche de transition à destination des DUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des directeurs et directrices d'unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Labos-1point5, Feb 2023, En ligne, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle dynamique suite à la mise en place de dispositifs de réduction de l’empreinte carbone dans le laboratoire ? (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Labos 1point5 « S’engager ensemble pour réduire l’empreinte de nos activités de recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobriété numérique : MathNum au coeur des enjeux RSE d’INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du département MathNum d'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département MathNum, INRAE, May 2022, Clermont-Ferrand (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaIAGE engagée dans la réduction de son empreinte carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier participatif "Développement Durable et Responsabilité Sociétale" de l'unité de recherche GéoSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes (Fance), France. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire son BGES avec GES-1point5 et après ? Retex de l'unité MaIAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil du centre INRAE IdF-Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Versailles, Sep 2022, Versailles, France. 12 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaIAGE engagée dans la réduction de son empreinte carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'IDEEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Gif-sur-Yvette, France. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire son BGES avec GES-1point5 et après ? Retex de l'unité MaIAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des directeurs et directrices d'unité du centre INRAE IdF-Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Versailles, Sep 2022, Versailles, France. 9 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenMaIAGE : bilan GES et initiatives pour des pratiques plus écoresponsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département TRANSFORM d'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenMaIAGE : bilan GES et initiatives pour des pratiques plus écoresponsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau des relais Développement Durable du centre INRAE de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenMaIAGE : initiatives pour des pratiques plus écoresponsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'unité GABI d'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels microbes pour fabriquer un nouveau jus de lupin fermenté ? Le text mining à la rescousse !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VisaTM Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des microbes dans mon fromage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Science Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of bacterial promoter sequences for regulatory motif discovery using expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French “Microbial Ecosystems & Meta-omics” (MEM) metaprogram from INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hbioinfo 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Thessalonique, Greece. 25 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de mots exceptionnels dans les génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K'fêt des sciences du collège de La Gyonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bures-sur-Yvette, France. 22 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of bacterial promoter sequences for regulatory motif discovery with the help of transcription profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFdS- 50. Journées de Statistique de la SFdS (JdS'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Palaiseau, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de mots inattendus et de génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Luminy, France. pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for metagenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées Ouvertes Biologie Informatique Mathématiques (JOBIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Milferstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages On Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for ecological abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. European Meeting of Statisticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of motifs: How to deal with Position-Weigth Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du projet FP7 RADIANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Naples, Italy. 46 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de motifs statistiquement sur-représentés dans les génomes : des mots aux matrices poids-position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Palaiseau, France. 30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the enrichment significance of a Position Weight Matrix along a DNA sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Antalya, Turkey. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics data analysis using a latent block model: application to plant-microbial communities interactions in the rhizosphere .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMTB14 - European Conference on Mathematical and Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gôteborg, Sweden. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping reads on a genomic sequence: a practical comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick-of meeting of PF7 RADIANT project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Manchester, United Kingdom. 19 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the enrichment significance of a possition weight matrix (PWM) along a DNA sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOMBIM 2013 - quatorzième édition des Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating significant matches from spurious matches in DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en l'honneur des 65 ans d'Alain Guénoche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 Years of Computational Biology at USC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping reads on a genomic sequence: a practical comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic network comparison based on coloured motif occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Applied Probability (IWAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Jerusalem, Israel. pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical models and analyses for biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks research cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Oxford, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How significant is a threading score?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Fayyaz Movaghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur [Paris]. Paris, FRA., Jun 2011, Paris, France. pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de réseaux biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de probabilité et Statistique d'Orsay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeMo: Fast Count and Statistical Significance of Network Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2011 : 2. Conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning motif detection among ChIP on Chip DNA fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mozzanino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motif-based comparison of biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Discrete Mathematics and Probability in Networks and Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des reads orphelins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur Métaprogramme Métaomique des Ecosystèmes Microbiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeMo: Fast Count of Network Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bioinformatique, Jun 2011, Paris, France. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d’outils de mapping pour les données NGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire bioinformatique de l'Irisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rennes, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique de mots en génomique : ce qui a été fait, ce qu'il reste à faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Statistiques du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Mèze, France. 61 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating between spurious and significant matches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2010 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the length of significant word matches in biological sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Research in Computational Molecular Biology (RECOMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of complete bacterial genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El-Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of biological network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the PHD program; Complex systems for post-genomic biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of KOPS motifs involved in segregating of bacterial chromosomes in Lactocoques / Streptocoques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nolivos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual international conference on Intelligent Systems for Molecular Biology (ISMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Boston, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of biological network motifs : A compound Poisson approximation for their count in random graphs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Stein's method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Singapour, Singapore. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R'MES: Finding exceptional motifs in sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Hoebeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des nouveaux arrivants du centre INRA de Jouy-en-Josas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mathématique, Informatique et Génome (1077)., Dec 2009, Jouy-en-Josas, France. 15 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to measure the robustness of bacterial genome comparisons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de réseaux biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Bibs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of biological networks; Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches quantitatives de la complexité biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The statistical world of motif occurrences along DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Hitting, returning and matching in dynamical systems, information theory and mathematical biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Eindhoven, Netherlands. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrences of structured motifs along DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Compiègne, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de réseaux biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Mathématiques et biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de réseaux biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium interactions Mathématique-Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montpellier, France. 46 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical tests to compare motif count exceptionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM : Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGffRid : Programme de recherche des sites de fixation des facteurs de transcription par approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques - JOBIM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guy Perrière, Alain Guénoche et Christophe Geourjon, Jul 2005, Lyon, France. pp.417-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data stewardship strategy of the Ferments du Futur grand challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Millan-oropeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIDURI: from an integrative information system to a user-friendly portal for data analysis and visualisation dedicated to fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Millan-oropeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 1point5 : le réseau des laboratoires en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Immel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Foujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siduri : an integrative information system for next generation fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Millan-oropeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mineau-Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferments du Futur : une plateforme unique en Europe pour accélérer la recherche et l’innovation sur les ferments, les aliments fermentés et la biopréservation dans les 10 prochaines années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maÿlis Urtebise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Paineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tours (France), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of dairy cow holobiont revealed an important sharing of microbes between anatomic sites within individual hosts throughout lactation but sharing was limited in the herd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.adsa.org/Meetings/2023-Annual-Meeting. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expé-1point5 : une expérimentation nationale unique pour faciliter et étudier la transition des labos de recherche vers une réduction de leurs émissions de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining marker genes in amplicon sequencing: a novel approach enhancing taxonomic profiling of microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plauzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Text Mining Service Offer on the Migale Bioinformatics Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of unknown genetically modified organisms (GMO) by statistical analysis of high throughput sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of statistical methods of inference of cooccurrence networks within micro- bial ecosystems from metagenomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. , pp.234, 2017, JOBIM 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simka: large scale de novo comparative metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. , pp.234, 2017, JOBIM 2017 LILLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New -omics data analysis activity on Migale platform for MEM community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation MEM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris la Vilklette, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for metagenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, La Haye, Netherlands. , 2016, Proceedings of the 15th European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design an efficient and robust pipeline for 16S rRNA-gene sequence analysis to improve our understanding on microbial communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 16. Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate taxonomy assignments in cheeses ecosystems via a metagenomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapdecode : inventory and benchmark of read mapping tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Compain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivagangari Nandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB'14 : European conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shotgun metagenomic method to characterise low abundant species and assign precisely taxonomy in complex microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB'08: 7. European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mapping softwares for next generation sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. MABLI : Methods Algorithmes Bio-Informatique LIRMM, pp.176, 2010, proceeding of JOBIM 2010 - Journées Ouvertes en Biologie, Informatique et Mathématiques - Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a unified framework for motif discovery methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonnie Welch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Drablos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual international conference on Intelligent Systems for Molecular Biology (ISMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Boston, United States. , pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using graph modularity analysis to identify transcription factor binding sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlindo Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Bioinformatics &amp; Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong-Kong, Hong Kong SAR China. , pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts de l’IA sur l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2025, Pour une IA responsable et éthique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche GreenMaIAGE &amp; Comment aller vers plus de frugalité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'unité MétaGénopolis, INRAE, Jouy-en-Josas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du laboratoire MaIAGE pour réduire l’empreinte environnementale de ses activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation "Transition Ecologique de l’Enseignement Supérieur et la Recherche : Actions, Freins, Leviers, Décarbonation et autres objectifs vertueux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental du numérique ; vers un projet de CATI RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG du CATI Codex d'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du laboratoire MaIAGE pour réduire l’empreinte environnementale de ses activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Climat du l'UMR EcoSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des labos en action pour réduire leur impact environnemental ; exemple de l’unité MaIAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'unité PROSE, Antony</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une politique RSE pour le numérique à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale AgroDataRing, Gif-sur-Yvette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du laboratoire MaIAGE pour réduire l’empreinte environnementale de ses activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département d'Astrophysique du CEA, Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du laboratoire MaIAGE pour réduire l’empreinte environnementale de ses activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil de l'unité DECOD, Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire l’impact environnemental des conférences scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mouronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Conférences éco-responsables : bonnes pratiques et retours d'expérience", UPSaclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Syst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 1point5, the platform for French academic research laboratories engaged in their environmental transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annunziata Savoia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Choteau-Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoLabware: Assessing the carbon footprint of single-use plastic ware versus reusable glassware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Henri Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne De Paepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’empreinte carbone de l’infrastructure matérielle de la plateforme de bioinformatique Migale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the limits of shallow shotgun metagenomics for taxonomic profiling of human gut microbiota in clinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plauzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Comparative Metagenomics using Multiset k-mer Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique des fréquences de mots dans des séquences d'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude asymptotique du nombre d'occurrences d'un mot dans une chaîne de Markov et application à la recherche de mots de fréquence exceptionnelle dans les séquences d'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. Université Paris Descartes - Paris 5, 1995. English. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les laboratoires de la transition : L'empreinte numérique (épisode 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Foujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frenoux Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface web pour le logiciel R'MES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId399"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.958333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie SCHBATH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche INRAE, Unité MaIAGE.Responsable scientifique de la plateforme bioinformatique Migale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3574-8222</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07553424X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Après des études en mathématiques appliquées à la faculté d'Orsay, j'ai fait ma thèse en statistique dans le laboratoire de Biométrie de l'INRA de Jouy-en-Josas (soutenue en 1995) où j'ai ensuite obtenu un poste de Chargée de Recherche (1996). Entre temps, je suis partie faire un stage post-doctoral à Los Angeles (USC) avec Michael Waterman et Simon Tavaré. En 2000, j'ai rejoind la toute nouvelle unité pluridisplinaire Mathématique, Informatique et Génome (MIG) de l'INRA, qui fusionnera avec une autre unité du centre INRAE de Jouy-en-Josas pour former l'unité actuelle </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaIAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dont j'ai assuré la direction de 2012 à 2022. J'ai soutenu mon HDR en 2003 et suis devenue directrice de recherche en 2006.Je suis actuellement responsable scientifique de la plateforme de bioinformatique </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et anime l'Infrastructure de Recherche INRAE en bioinformatique </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioinfOmics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse au développement de méthodes statistiques pour l'analyse de génomes ou métagénomes. Mes objets favoris sont les motifs sous toutes leurs formes : Mots, k-mers, mots dégénérés, motifs structurés, matrices poids-positions, Maximum Exact Matchs, etc. Je suis à l'origine du logiciel </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R'MES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui détermine la significativité statistique de la fréquence d'un motif dans une séquence. Les principaux modèles probabilistes que je manipule sont les modèles markoviens, les processus de Poisson et de Hawkes.Ces dernières années, je me suis plus particulièrement intéressée à l'étude des écosystèmes microbiens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">En lien avec mes thématiques de recherche, j'ai co-créé en 2006 et co-dirigé le </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GdR &amp;quot;Bioinformatique Moléculaire&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2006 à 2013 ; en parallèle j'ai présidé la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Française de BioInformatique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2010 à 2016. Aurapavant, j'ai animé le groupe &amp;quot;Statistiques des Séquences Biologiques&amp;quot; (SSB) de l'INRA de 1997 à 2012. À l'INRA, j'ai aussi fait partie de la cellule nationale de bioinformatique et de la cellule de coordination du métaprogramme &amp;quot;Méta-omiques des Écosystèmes Microbiens&amp;quot;. Je fais actuellement partie du comité exécutif du Grand Défi </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferments du Futur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et du comité de pilotage du Cluster </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mon investissement dans des activités en lien avec le développement durable (DD) et la responsabilité environnementale de nos activités de recherche s'est intensifié depuis 2019. Référente DD de l'unité MaIAGE, je participe à différents réseaux locaux et m'implique dans le collectif et GDR éponyme </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labos 1point5</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Je suis également membre du Comité d'Orientation et de Suivi de la </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">direction RSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> d'INRAE et anime la mission &amp;quot;frugalité numérique en recherche&amp;quot; du département </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MathNum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> d'INRAE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of fermented foods, from empiricism to scientific evidence: The contribution of Ferments du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le-Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre réutilisable au laboratoire a-t-il un impact environnemental moindre que le plastique à usage unique ? Analyse avec l’outil EcoLabWare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Henri Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne De Paepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, spécial 04 NOV'AE, pp.125-133. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego P. Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42523-023-00252-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model‐based biclustering for overdispersed count data with application in microbial ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.1050-1061. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring short k-mer profiles in cells and mobile elements from Archaea highlights the major influence of both the ecological niche and evolutionary history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-021-07471-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimkaMin: fast and resource frugal de novo comparative metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUGMO: tool for the detection of unknown genetically modified organisms with high-throughput sequencing data for pure bacterial samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-020-03611-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of bacterial promoter sequences for regulatory motif discovery with the help of transcriptome data: application to Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fromion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (171), pp.20200600. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2020.0600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple comparative metagenomics using multiset k -mer counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (14), 25 p. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Statistical Fate of Paralogous and Orthologous Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sheinman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 204 (2), pp.475-482. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.116.193912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How evolution of genomes is reflected in exact DNA sequence match statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sheinman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2), pp.524-535. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msu313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate phages acquire DNA from defective prophages by relaxed homologous recombination: the role of rad52-like recombinases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hutinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Amarir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1004181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical significance of threading scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Fayyaz Movaghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.13-29. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping reads on a genomic sequence: an algorithmic overview and a practical comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (6), pp.796-813. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2012.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating significant matches from spurious matches in DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA motifs that sculpt the bacterial chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (9), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrmicro2477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of structured motifs in random sequences: Arbitrary number of boxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeri T. V. T. Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (8), pp.826-831. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2010.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (130), pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness assessment of whole bacterial genome segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo H. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem M. El Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (9), pp.1155-1165. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive estimation for Hawkes processes; application to genome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (5), pp.2781-2822. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/10-AOS806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of complete bacterial genome segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El-Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6398, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of coloured motifs in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Bioinformatics and Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, 9 p. on line. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/616234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poisson approximation for the number of repeats in a stationary Markov chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjiss Touyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dauchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (2), pp.440-455. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1239/jap/1214950359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2007.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poisson approximation for the number of repeats in a stationary Markov chain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjiss Touyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dauchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (2), pp.440-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MatP/matS site-specific system organizes the terminus region of the E. coli chromosome into a macrodomain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 135 (3), pp.475-485. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2008.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGffRid: A tool to search for sigma factor binding sites in bacterial genomes using comparative approach and biologically driven statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (73), pp.on line. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00580657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting times for clumps of patterns and for structured motifs in random sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 155 (6-7), pp.868-880. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2005.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of DNA Motifs Implicated in Maintenance of Bacterial Core Genomes by Predictive Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (9), pp.1614-1621;e153. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.0030153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical tests to compare motif count exceptionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.84. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-8-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved compound Poisson approximation for the number of occurrences of any rare word family in a stationary Markov chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Roquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (1), pp.128-140. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1239/aap/1175266472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network motifs : mean and variance for the count</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVSTAT - Statistical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (1), pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FADO: A statistical method to detect favored or avoided distances between occurrences of motifs using the Hawkes' model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Gusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (1), n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de mots de fréquence exceptionnelle dans les génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.100-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical methods in physical mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 434, pp.inc. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npg.els.0005434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical comparison of several approximations of the word count distribution in random sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (4), pp.349-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of nonhomogeneous clone length distribution on the progress of an STS mapping project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tavare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (1-2), pp.47- 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on the distribution of word counts in Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (1-2), pp.193 - 201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and statistical properties of words: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Waterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (1-2), pp.1- 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Chi distribution on different bacterial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Biaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 150, pp.579-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound poisson and poisson process approximations for occurences of multiple words in Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (2), pp.223-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient statistic to detect over- and under-represented words in DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (2), pp.189-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage processes in physical mapping by anchoring random clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (1), pp.61-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional motifs in different Markov chain models for a statistical analysis of DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Turckheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.417-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound poisson approximation of word counts in DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA, words and models: statistics of exceptional words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 138 p., 2005, 0-521-84729-X. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2277/052184729X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN, mots et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 144 p., 2003, 2-7011-3696-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R'MES: a tool to find motifs with a significantly unexpected frequency in biological sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Hoebeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in genomic sequence analysis and pattern discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing Co., 2011, 981-4327-72-7 978-981-4327-72-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can pattern statistics be useful for DNA motif discovery ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scan Statistics. Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Birkhäuser Publishing, 2009, Statistics for Industry and Technology, 978-0-8176-4748-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics on words with applications to biological sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesine Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Waterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied combinatorics on words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, Cambridge University Press, 2005, Encyclopedia of Mathematics and its Applications, 0-521-84802-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats marquants basés sur les services de l’IR BioinfOmics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Infrastructures de Recherche d'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour accompagner et étudier la transition écologique des laboratoires : un réseau et une plateforme Transition 1point5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG "Environnement" de l'IJClab, Univeristé Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univeristé Paris-Saclay, May 2025, Gif-sur-Yvette, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour accompagner et étudier la transition écologique des laboratoires : un réseau et une plateforme Transition 1point5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du GDR BIMMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-symposium JOBIM2025 - Comment concilier nos activités en bioinformatique avec les limites planétaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Bourgeais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Talence (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French experiment to study how research labs address their environnemental transition. Focus on the GreenMaIAGE initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Doctoral Training Network Be-Light</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université &amp; Prof. Matthew Chalk, Oct 2025, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnicrobe : Une base de données scientifique en libre accès sur les habitats et phénotypes microbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'assemblée des partenaires de Hal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Centre pour la Communication Scientifique Directe, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour accompagner et étudier la transition écologique des laboratoires : un réseau et une plateforme Transition 1point5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée inter-laboratoires "Recherche et écologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, May 2024, Marne-la -Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecolabware: Carbon Footprint Comparator of Lab Single-Use Plasticware and Reusable Glassware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne De Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR Labos 1point5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit tour d’horizon de la RSE à INRAE et d’autres initiatives dans le monde de la recherche en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPI IBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau des labos en transition 1point5 : focus sur l'unité MaIAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion "DimENSion Développement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d’actions de l’unité MaIAGE pour réduire son bilan de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPI IBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaIAGE engagée dans la réduction de son empreinte carbone : une analyse de la démarche de transition à destination des DUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des directeurs et directrices d'unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Labos-1point5, Feb 2023, En ligne, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaIAGE engagée dans la réduction de son empreinte carbone : un retour d'&amp;quot;expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CO2ERASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Dauphine, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaIAGE engagée dans la réduction de son empreinte carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'IDEEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Gif-sur-Yvette, France. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobriété numérique : MathNum au coeur des enjeux RSE d’INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du département MathNum d'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département MathNum, INRAE, May 2022, Clermont-Ferrand (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaIAGE engagée dans la réduction de son empreinte carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier participatif "Développement Durable et Responsabilité Sociétale" de l'unité de recherche GéoSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes (Fance), France. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire son BGES avec GES-1point5 et après ? Retex de l'unité MaIAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil du centre INRAE IdF-Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Versailles, Sep 2022, Versailles, France. 12 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire son BGES avec GES-1point5 et après ? Retex de l'unité MaIAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des directeurs et directrices d'unité du centre INRAE IdF-Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Versailles, Sep 2022, Versailles, France. 9 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle dynamique suite à la mise en place de dispositifs de réduction de l’empreinte carbone dans le laboratoire ? (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Labos 1point5 « S’engager ensemble pour réduire l’empreinte de nos activités de recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenMaIAGE : bilan GES et initiatives pour des pratiques plus écoresponsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département TRANSFORM d'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenMaIAGE : bilan GES et initiatives pour des pratiques plus écoresponsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau des relais Développement Durable du centre INRAE de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenMaIAGE : initiatives pour des pratiques plus écoresponsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'unité GABI d'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels microbes pour fabriquer un nouveau jus de lupin fermenté ? Le text mining à la rescousse !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VisaTM Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French “Microbial Ecosystems & Meta-omics” (MEM) metaprogram from INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hbioinfo 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Thessalonique, Greece. 25 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of bacterial promoter sequences for regulatory motif discovery using expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de mots exceptionnels dans les génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K'fêt des sciences du collège de La Gyonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bures-sur-Yvette, France. 22 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of bacterial promoter sequences for regulatory motif discovery with the help of transcription profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFdS- 50. Journées de Statistique de la SFdS (JdS'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Palaiseau, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des microbes dans mon fromage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Science Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de mots inattendus et de génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Luminy, France. pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for metagenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées Ouvertes Biologie Informatique Mathématiques (JOBIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Milferstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages On Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for ecological abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. European Meeting of Statisticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of motifs: How to deal with Position-Weigth Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du projet FP7 RADIANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Naples, Italy. 46 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de motifs statistiquement sur-représentés dans les génomes : des mots aux matrices poids-position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Palaiseau, France. 30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the enrichment significance of a Position Weight Matrix along a DNA sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Antalya, Turkey. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics data analysis using a latent block model: application to plant-microbial communities interactions in the rhizosphere .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMTB14 - European Conference on Mathematical and Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gôteborg, Sweden. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the enrichment significance of a possition weight matrix (PWM) along a DNA sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOMBIM 2013 - quatorzième édition des Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping reads on a genomic sequence: a practical comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick-of meeting of PF7 RADIANT project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Manchester, United Kingdom. 19 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating significant matches from spurious matches in DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en l'honneur des 65 ans d'Alain Guénoche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 Years of Computational Biology at USC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping reads on a genomic sequence: a practical comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic network comparison based on coloured motif occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Applied Probability (IWAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Jerusalem, Israel. pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How significant is a threading score?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Fayyaz Movaghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur [Paris]. Paris, FRA., Jun 2011, Paris, France. pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de réseaux biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de probabilité et Statistique d'Orsay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeMo: Fast Count and Statistical Significance of Network Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2011 : 2. Conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning motif detection among ChIP on Chip DNA fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mozzanino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des reads orphelins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur Métaprogramme Métaomique des Ecosystèmes Microbiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motif-based comparison of biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Discrete Mathematics and Probability in Networks and Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeMo: Fast Count of Network Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bioinformatique, Jun 2011, Paris, France. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d’outils de mapping pour les données NGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire bioinformatique de l'Irisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rennes, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical models and analyses for biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks research cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Oxford, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating between spurious and significant matches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2010 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the length of significant word matches in biological sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Research in Computational Molecular Biology (RECOMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of complete bacterial genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El-Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of biological network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the PHD program; Complex systems for post-genomic biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of KOPS motifs involved in segregating of bacterial chromosomes in Lactocoques / Streptocoques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nolivos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual international conference on Intelligent Systems for Molecular Biology (ISMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Boston, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique de mots en génomique : ce qui a été fait, ce qu'il reste à faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Statistiques du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Mèze, France. 61 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of biological network motifs : A compound Poisson approximation for their count in random graphs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Stein's method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Singapour, Singapore. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R'MES: Finding exceptional motifs in sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Hoebeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des nouveaux arrivants du centre INRA de Jouy-en-Josas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mathématique, Informatique et Génome (1077)., Dec 2009, Jouy-en-Josas, France. 15 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to measure the robustness of bacterial genome comparisons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of biological networks; Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches quantitatives de la complexité biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de réseaux biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Bibs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The statistical world of motif occurrences along DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Hitting, returning and matching in dynamical systems, information theory and mathematical biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Eindhoven, Netherlands. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrences of structured motifs along DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Compiègne, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de réseaux biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium interactions Mathématique-Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montpellier, France. 46 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de réseaux biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Mathématiques et biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical tests to compare motif count exceptionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM : Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGffRid : Programme de recherche des sites de fixation des facteurs de transcription par approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques - JOBIM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guy Perrière, Alain Guénoche et Christophe Geourjon, Jul 2005, Lyon, France. pp.417-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data stewardship strategy of the Ferments du Futur grand challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Millan-oropeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIDURI: from an integrative information system to a user-friendly portal for data analysis and visualisation dedicated to fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Millan-oropeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 1point5 : le réseau des laboratoires en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Immel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Foujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siduri : an integrative information system for next generation fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Millan-oropeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mineau-Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferments du Futur : une plateforme unique en Europe pour accélérer la recherche et l’innovation sur les ferments, les aliments fermentés et la biopréservation dans les 10 prochaines années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maÿlis Urtebise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Paineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tours (France), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of dairy cow holobiont revealed an important sharing of microbes between anatomic sites within individual hosts throughout lactation but sharing was limited in the herd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.adsa.org/Meetings/2023-Annual-Meeting. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining marker genes in amplicon sequencing: a novel approach enhancing taxonomic profiling of microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plauzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Text Mining Service Offer on the Migale Bioinformatics Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expé-1point5 : une expérimentation nationale unique pour faciliter et étudier la transition des labos de recherche vers une réduction de leurs émissions de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of unknown genetically modified organisms (GMO) by statistical analysis of high throughput sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simka: large scale de novo comparative metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. , pp.234, 2017, JOBIM 2017 LILLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of statistical methods of inference of cooccurrence networks within micro- bial ecosystems from metagenomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. , pp.234, 2017, JOBIM 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New -omics data analysis activity on Migale platform for MEM community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation MEM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris la Vilklette, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for metagenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, La Haye, Netherlands. , 2016, Proceedings of the 15th European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design an efficient and robust pipeline for 16S rRNA-gene sequence analysis to improve our understanding on microbial communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 16. Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate taxonomy assignments in cheeses ecosystems via a metagenomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shotgun metagenomic method to characterise low abundant species and assign precisely taxonomy in complex microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB'08: 7. European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapdecode : inventory and benchmark of read mapping tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Compain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivagangari Nandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB'14 : European conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a unified framework for motif discovery methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonnie Welch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Drablos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual international conference on Intelligent Systems for Molecular Biology (ISMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Boston, United States. , pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using graph modularity analysis to identify transcription factor binding sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlindo Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Bioinformatics &amp; Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong-Kong, Hong Kong SAR China. , pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mapping softwares for next generation sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. MABLI : Methods Algorithmes Bio-Informatique LIRMM, pp.176, 2010, proceeding of JOBIM 2010 - Journées Ouvertes en Biologie, Informatique et Mathématiques - Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts de l’IA sur l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2025, Pour une IA responsable et éthique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche GreenMaIAGE &amp; Comment aller vers plus de frugalité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'unité MétaGénopolis, INRAE, Jouy-en-Josas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du laboratoire MaIAGE pour réduire l’empreinte environnementale de ses activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation "Transition Ecologique de l’Enseignement Supérieur et la Recherche : Actions, Freins, Leviers, Décarbonation et autres objectifs vertueux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental du numérique ; vers un projet de CATI RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG du CATI Codex d'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des labos en action pour réduire leur impact environnemental ; exemple de l’unité MaIAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'unité PROSE, Antony</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une politique RSE pour le numérique à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale AgroDataRing, Gif-sur-Yvette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du laboratoire MaIAGE pour réduire l’empreinte environnementale de ses activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département d'Astrophysique du CEA, Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du laboratoire MaIAGE pour réduire l’empreinte environnementale de ses activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil de l'unité DECOD, Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire l’impact environnemental des conférences scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mouronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Conférences éco-responsables : bonnes pratiques et retours d'expérience", UPSaclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du laboratoire MaIAGE pour réduire l’empreinte environnementale de ses activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Climat du l'UMR EcoSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Syst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 1point5, the platform for French academic research laboratories engaged in their environmental transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annunziata Savoia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Choteau-Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoLabware: Assessing the carbon footprint of single-use plastic ware versus reusable glassware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Henri Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne De Paepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’empreinte carbone de l’infrastructure matérielle de la plateforme de bioinformatique Migale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the limits of shallow shotgun metagenomics for taxonomic profiling of human gut microbiota in clinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plauzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Comparative Metagenomics using Multiset k-mer Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique des fréquences de mots dans des séquences d'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude asymptotique du nombre d'occurrences d'un mot dans une chaîne de Markov et application à la recherche de mots de fréquence exceptionnelle dans les séquences d'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. Université Paris Descartes - Paris 5, 1995. English. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les laboratoires de la transition : L'empreinte numérique (épisode 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Foujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frenoux Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface web pour le logiciel R'MES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId399"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2CC58A0"/>
+    <w:nsid w:val="F988FEED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-schbath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3574-8222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07553424X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maiage.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migale.inra.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bioinfomics.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmes.maiage.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdr-bim.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfbi.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fermentsdufutur.eu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dataia.eu/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labos1point5.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/nous-connaitre/notre-responsabilite-societale-environnementale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/departements/mathnum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le-Loir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.12.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max-Henri Chanut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13582" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Benoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz685" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Petrillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03611-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sultan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0600" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181589v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massip" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sheinman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arndt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.193912" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.94" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634213v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Arndt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu313" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hutinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Son" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Amarir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004181" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Fayyaz Movaghar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Launay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rodolphe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0236" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645697v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2012.0022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0070" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019344v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2477" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri T. V. T. Stefanov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.12.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo H. Devillers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. El Karoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0115" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOS806" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El-Karoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_15" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0DGQ3X4M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656035v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/616234" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-73" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjiss Touyar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cellier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mercier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2008.08.031" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.0137" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1214950359" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Stefanov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.07.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197542v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030153" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197501v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-84" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1175266472" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Daudin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682109v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gusto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669992v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0005434" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699195v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Waterman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696184v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tavare" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692799v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biaudet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685593v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684068v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685031v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699788v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prum" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Turckheim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2277/052184729X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811290v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Hoebeke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197508v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832116v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Reinert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485713v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485572v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381022v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bourgeais" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauwin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843599v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843417v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305119v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177039v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217863v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217869v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176635v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177042v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176574v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176624v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176613v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176628v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176605v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500467v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500453v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500487v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954713v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734855v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Sultan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954709v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953364v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786858v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661249v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661254v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792468v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204319v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumazert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Stephan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197629v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804577v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000956v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Dumazert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Stephan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes M. A. Petit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805498v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803546v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748738v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745587v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804594v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747669v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803516v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999907v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Koskas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grasseau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019510v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mozzanino" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802862v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000038v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802845v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812898v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204321v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204322v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814833v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816777v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204256v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nolivos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816548v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818582v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813617v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204257v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814732v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814645v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815574v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814373v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814691v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197521v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vandewalle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197515v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000191v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149332v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barnab&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duperrier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-oropeza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142051v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843721v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633572v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843798v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176537v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#255;lis Urtebise" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Paineau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072995v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176902v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goutorbe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonnet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plauzolles" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176740v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vidal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176805v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734732v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roland" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563604v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595071v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730003v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661258v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204484v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792306v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Compain" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullien Renaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivagangari Nandy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204320v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751434v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821988v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonnie Welch" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Drablos" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Drews" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821047v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Francisco" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Freitas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlindo Oliveira" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020408v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485507v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485465v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485604v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843315v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843467v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843445v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843515v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843348v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596795v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouronval" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204276v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508584v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Savoia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Choteau-Bernet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serrano" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889693v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141969v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316615v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300485v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845936v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850575v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182487v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Anne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786573v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-schbath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3574-8222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07553424X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maiage.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migale.inra.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bioinfomics.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmes.maiage.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdr-bim.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfbi.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fermentsdufutur.eu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dataia.eu/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labos1point5.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/nous-connaitre/notre-responsabilite-societale-environnementale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/departements/mathnum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le-Loir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.12.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max-Henri Chanut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13582" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Benoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz685" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Petrillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03611-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sultan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0600" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.94" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massip" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sheinman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arndt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.193912" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634213v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Arndt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu313" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hutinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Son" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Amarir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004181" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Fayyaz Movaghar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Launay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rodolphe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0236" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645697v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2012.0022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0070" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019344v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2477" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri T. V. T. Stefanov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.12.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo H. Devillers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. El Karoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0115" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOS806" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El-Karoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_15" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0DGQ3X4M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656035v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/616234" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjiss Touyar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cellier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1214950359" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.0137" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197588v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mercier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2008.08.031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-73" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Stefanov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.07.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197542v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030153" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197501v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-84" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1175266472" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Daudin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682109v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gusto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669992v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0005434" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696184v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tavare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692799v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Waterman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biaudet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685593v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685031v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684068v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708296v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prum" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Turckheim" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699788v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2277/052184729X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811290v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Hoebeke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197508v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832116v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Reinert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485572v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381022v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bourgeais" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauwin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485541v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843599v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843417v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305119v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217895v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217869v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176635v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177039v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176628v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176574v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176624v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176613v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176605v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177042v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500467v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500453v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500487v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954709v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734855v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Sultan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953364v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786858v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954713v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661249v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661254v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792468v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204319v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumazert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Stephan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197629v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000956v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Dumazert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Stephan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes M. A. Petit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804577v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805498v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803546v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748738v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745587v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747669v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803516v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999907v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Koskas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grasseau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019510v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mozzanino" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802862v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000038v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802845v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804594v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204321v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204322v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814833v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816777v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204256v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nolivos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812898v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816548v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818582v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813617v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204257v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814732v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814142v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814645v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815574v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814691v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814373v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197515v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197521v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vandewalle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000191v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149332v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barnab&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duperrier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-oropeza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142051v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843721v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633572v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843798v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176537v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#255;lis Urtebise" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Paineau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176902v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goutorbe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plauzolles" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176740v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vidal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072995v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176805v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734732v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roland" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595071v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563604v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730003v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661258v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204484v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204320v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792306v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Compain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullien Renaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivagangari Nandy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821988v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonnie Welch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Drablos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Drews" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821047v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Francisco" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Freitas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlindo Oliveira" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751434v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020408v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485507v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485465v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485604v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843467v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843445v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843515v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843348v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596795v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouronval" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843315v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204276v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508584v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Savoia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Choteau-Bernet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serrano" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889693v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141969v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316615v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300485v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845936v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850575v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182487v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Anne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786573v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>