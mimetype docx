--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.958333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie SCHBATH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche INRAE, Unité MaIAGE.Responsable scientifique de la plateforme bioinformatique Migale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3574-8222</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07553424X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Après des études en mathématiques appliquées à la faculté d'Orsay, j'ai fait ma thèse en statistique dans le laboratoire de Biométrie de l'INRA de Jouy-en-Josas (soutenue en 1995) où j'ai ensuite obtenu un poste de Chargée de Recherche (1996). Entre temps, je suis partie faire un stage post-doctoral à Los Angeles (USC) avec Michael Waterman et Simon Tavaré. En 2000, j'ai rejoind la toute nouvelle unité pluridisplinaire Mathématique, Informatique et Génome (MIG) de l'INRA, qui fusionnera avec une autre unité du centre INRAE de Jouy-en-Josas pour former l'unité actuelle </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaIAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dont j'ai assuré la direction de 2012 à 2022. J'ai soutenu mon HDR en 2003 et suis devenue directrice de recherche en 2006.Je suis actuellement responsable scientifique de la plateforme de bioinformatique </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et anime l'Infrastructure de Recherche INRAE en bioinformatique </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioinfOmics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse au développement de méthodes statistiques pour l'analyse de génomes ou métagénomes. Mes objets favoris sont les motifs sous toutes leurs formes : Mots, k-mers, mots dégénérés, motifs structurés, matrices poids-positions, Maximum Exact Matchs, etc. Je suis à l'origine du logiciel </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R'MES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui détermine la significativité statistique de la fréquence d'un motif dans une séquence. Les principaux modèles probabilistes que je manipule sont les modèles markoviens, les processus de Poisson et de Hawkes.Ces dernières années, je me suis plus particulièrement intéressée à l'étude des écosystèmes microbiens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">En lien avec mes thématiques de recherche, j'ai co-créé en 2006 et co-dirigé le </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GdR &amp;quot;Bioinformatique Moléculaire&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2006 à 2013 ; en parallèle j'ai présidé la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Française de BioInformatique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2010 à 2016. Aurapavant, j'ai animé le groupe &amp;quot;Statistiques des Séquences Biologiques&amp;quot; (SSB) de l'INRA de 1997 à 2012. À l'INRA, j'ai aussi fait partie de la cellule nationale de bioinformatique et de la cellule de coordination du métaprogramme &amp;quot;Méta-omiques des Écosystèmes Microbiens&amp;quot;. Je fais actuellement partie du comité exécutif du Grand Défi </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferments du Futur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et du comité de pilotage du Cluster </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mon investissement dans des activités en lien avec le développement durable (DD) et la responsabilité environnementale de nos activités de recherche s'est intensifié depuis 2019. Référente DD de l'unité MaIAGE, je participe à différents réseaux locaux et m'implique dans le collectif et GDR éponyme </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labos 1point5</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Je suis également membre du Comité d'Orientation et de Suivi de la </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">direction RSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> d'INRAE et anime la mission &amp;quot;frugalité numérique en recherche&amp;quot; du département </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MathNum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> d'INRAE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of fermented foods, from empiricism to scientific evidence: The contribution of Ferments du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le-Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre réutilisable au laboratoire a-t-il un impact environnemental moindre que le plastique à usage unique ? Analyse avec l’outil EcoLabWare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Henri Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne De Paepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, spécial 04 NOV'AE, pp.125-133. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego P. Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42523-023-00252-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model‐based biclustering for overdispersed count data with application in microbial ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.1050-1061. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring short k-mer profiles in cells and mobile elements from Archaea highlights the major influence of both the ecological niche and evolutionary history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-021-07471-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimkaMin: fast and resource frugal de novo comparative metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUGMO: tool for the detection of unknown genetically modified organisms with high-throughput sequencing data for pure bacterial samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-020-03611-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of bacterial promoter sequences for regulatory motif discovery with the help of transcriptome data: application to Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fromion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (171), pp.20200600. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2020.0600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple comparative metagenomics using multiset k -mer counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (14), 25 p. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Statistical Fate of Paralogous and Orthologous Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sheinman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 204 (2), pp.475-482. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.116.193912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How evolution of genomes is reflected in exact DNA sequence match statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sheinman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2), pp.524-535. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msu313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate phages acquire DNA from defective prophages by relaxed homologous recombination: the role of rad52-like recombinases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hutinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Amarir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1004181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical significance of threading scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Fayyaz Movaghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.13-29. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping reads on a genomic sequence: an algorithmic overview and a practical comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (6), pp.796-813. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2012.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating significant matches from spurious matches in DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA motifs that sculpt the bacterial chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (9), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrmicro2477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of structured motifs in random sequences: Arbitrary number of boxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeri T. V. T. Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (8), pp.826-831. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2010.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (130), pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness assessment of whole bacterial genome segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo H. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem M. El Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (9), pp.1155-1165. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive estimation for Hawkes processes; application to genome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (5), pp.2781-2822. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/10-AOS806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of complete bacterial genome segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El-Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6398, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of coloured motifs in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Bioinformatics and Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, 9 p. on line. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/616234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poisson approximation for the number of repeats in a stationary Markov chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjiss Touyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dauchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (2), pp.440-455. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1239/jap/1214950359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2007.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poisson approximation for the number of repeats in a stationary Markov chain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjiss Touyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dauchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (2), pp.440-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MatP/matS site-specific system organizes the terminus region of the E. coli chromosome into a macrodomain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 135 (3), pp.475-485. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2008.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGffRid: A tool to search for sigma factor binding sites in bacterial genomes using comparative approach and biologically driven statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (73), pp.on line. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00580657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting times for clumps of patterns and for structured motifs in random sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 155 (6-7), pp.868-880. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2005.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of DNA Motifs Implicated in Maintenance of Bacterial Core Genomes by Predictive Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (9), pp.1614-1621;e153. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.0030153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical tests to compare motif count exceptionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.84. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-8-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved compound Poisson approximation for the number of occurrences of any rare word family in a stationary Markov chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Roquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (1), pp.128-140. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1239/aap/1175266472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network motifs : mean and variance for the count</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVSTAT - Statistical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (1), pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FADO: A statistical method to detect favored or avoided distances between occurrences of motifs using the Hawkes' model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Gusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (1), n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de mots de fréquence exceptionnelle dans les génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.100-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical methods in physical mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 434, pp.inc. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npg.els.0005434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical comparison of several approximations of the word count distribution in random sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (4), pp.349-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of nonhomogeneous clone length distribution on the progress of an STS mapping project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tavare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (1-2), pp.47- 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on the distribution of word counts in Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (1-2), pp.193 - 201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and statistical properties of words: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Waterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (1-2), pp.1- 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Chi distribution on different bacterial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Biaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 150, pp.579-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound poisson and poisson process approximations for occurences of multiple words in Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (2), pp.223-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient statistic to detect over- and under-represented words in DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (2), pp.189-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage processes in physical mapping by anchoring random clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (1), pp.61-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional motifs in different Markov chain models for a statistical analysis of DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Turckheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.417-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound poisson approximation of word counts in DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA, words and models: statistics of exceptional words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 138 p., 2005, 0-521-84729-X. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2277/052184729X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN, mots et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 144 p., 2003, 2-7011-3696-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R'MES: a tool to find motifs with a significantly unexpected frequency in biological sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Hoebeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in genomic sequence analysis and pattern discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing Co., 2011, 981-4327-72-7 978-981-4327-72-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can pattern statistics be useful for DNA motif discovery ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scan Statistics. Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Birkhäuser Publishing, 2009, Statistics for Industry and Technology, 978-0-8176-4748-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics on words with applications to biological sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesine Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Waterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied combinatorics on words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, Cambridge University Press, 2005, Encyclopedia of Mathematics and its Applications, 0-521-84802-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats marquants basés sur les services de l’IR BioinfOmics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Infrastructures de Recherche d'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour accompagner et étudier la transition écologique des laboratoires : un réseau et une plateforme Transition 1point5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG "Environnement" de l'IJClab, Univeristé Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univeristé Paris-Saclay, May 2025, Gif-sur-Yvette, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour accompagner et étudier la transition écologique des laboratoires : un réseau et une plateforme Transition 1point5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du GDR BIMMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-symposium JOBIM2025 - Comment concilier nos activités en bioinformatique avec les limites planétaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Bourgeais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Talence (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French experiment to study how research labs address their environnemental transition. Focus on the GreenMaIAGE initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Doctoral Training Network Be-Light</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université &amp; Prof. Matthew Chalk, Oct 2025, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnicrobe : Une base de données scientifique en libre accès sur les habitats et phénotypes microbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'assemblée des partenaires de Hal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Centre pour la Communication Scientifique Directe, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour accompagner et étudier la transition écologique des laboratoires : un réseau et une plateforme Transition 1point5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée inter-laboratoires "Recherche et écologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, May 2024, Marne-la -Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecolabware: Carbon Footprint Comparator of Lab Single-Use Plasticware and Reusable Glassware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne De Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR Labos 1point5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit tour d’horizon de la RSE à INRAE et d’autres initiatives dans le monde de la recherche en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPI IBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau des labos en transition 1point5 : focus sur l'unité MaIAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion "DimENSion Développement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d’actions de l’unité MaIAGE pour réduire son bilan de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPI IBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaIAGE engagée dans la réduction de son empreinte carbone : une analyse de la démarche de transition à destination des DUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des directeurs et directrices d'unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Labos-1point5, Feb 2023, En ligne, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaIAGE engagée dans la réduction de son empreinte carbone : un retour d'&amp;quot;expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CO2ERASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Dauphine, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaIAGE engagée dans la réduction de son empreinte carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'IDEEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Gif-sur-Yvette, France. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobriété numérique : MathNum au coeur des enjeux RSE d’INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du département MathNum d'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département MathNum, INRAE, May 2022, Clermont-Ferrand (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaIAGE engagée dans la réduction de son empreinte carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier participatif "Développement Durable et Responsabilité Sociétale" de l'unité de recherche GéoSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes (Fance), France. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire son BGES avec GES-1point5 et après ? Retex de l'unité MaIAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil du centre INRAE IdF-Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Versailles, Sep 2022, Versailles, France. 12 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire son BGES avec GES-1point5 et après ? Retex de l'unité MaIAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des directeurs et directrices d'unité du centre INRAE IdF-Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Versailles, Sep 2022, Versailles, France. 9 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle dynamique suite à la mise en place de dispositifs de réduction de l’empreinte carbone dans le laboratoire ? (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Labos 1point5 « S’engager ensemble pour réduire l’empreinte de nos activités de recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenMaIAGE : bilan GES et initiatives pour des pratiques plus écoresponsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département TRANSFORM d'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenMaIAGE : bilan GES et initiatives pour des pratiques plus écoresponsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau des relais Développement Durable du centre INRAE de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenMaIAGE : initiatives pour des pratiques plus écoresponsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'unité GABI d'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels microbes pour fabriquer un nouveau jus de lupin fermenté ? Le text mining à la rescousse !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VisaTM Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French “Microbial Ecosystems & Meta-omics” (MEM) metaprogram from INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hbioinfo 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Thessalonique, Greece. 25 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of bacterial promoter sequences for regulatory motif discovery using expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de mots exceptionnels dans les génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K'fêt des sciences du collège de La Gyonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bures-sur-Yvette, France. 22 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of bacterial promoter sequences for regulatory motif discovery with the help of transcription profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFdS- 50. Journées de Statistique de la SFdS (JdS'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Palaiseau, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des microbes dans mon fromage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Science Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de mots inattendus et de génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Luminy, France. pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for metagenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées Ouvertes Biologie Informatique Mathématiques (JOBIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Milferstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages On Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for ecological abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. European Meeting of Statisticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of motifs: How to deal with Position-Weigth Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du projet FP7 RADIANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Naples, Italy. 46 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de motifs statistiquement sur-représentés dans les génomes : des mots aux matrices poids-position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Palaiseau, France. 30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the enrichment significance of a Position Weight Matrix along a DNA sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Antalya, Turkey. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics data analysis using a latent block model: application to plant-microbial communities interactions in the rhizosphere .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMTB14 - European Conference on Mathematical and Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gôteborg, Sweden. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the enrichment significance of a possition weight matrix (PWM) along a DNA sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOMBIM 2013 - quatorzième édition des Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping reads on a genomic sequence: a practical comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick-of meeting of PF7 RADIANT project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Manchester, United Kingdom. 19 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating significant matches from spurious matches in DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en l'honneur des 65 ans d'Alain Guénoche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 Years of Computational Biology at USC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping reads on a genomic sequence: a practical comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic network comparison based on coloured motif occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Applied Probability (IWAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Jerusalem, Israel. pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How significant is a threading score?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Fayyaz Movaghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur [Paris]. Paris, FRA., Jun 2011, Paris, France. pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de réseaux biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de probabilité et Statistique d'Orsay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeMo: Fast Count and Statistical Significance of Network Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2011 : 2. Conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning motif detection among ChIP on Chip DNA fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mozzanino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des reads orphelins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur Métaprogramme Métaomique des Ecosystèmes Microbiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motif-based comparison of biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Discrete Mathematics and Probability in Networks and Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeMo: Fast Count of Network Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bioinformatique, Jun 2011, Paris, France. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d’outils de mapping pour les données NGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire bioinformatique de l'Irisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rennes, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical models and analyses for biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks research cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Oxford, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating between spurious and significant matches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2010 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the length of significant word matches in biological sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Research in Computational Molecular Biology (RECOMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of complete bacterial genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El-Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of biological network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the PHD program; Complex systems for post-genomic biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of KOPS motifs involved in segregating of bacterial chromosomes in Lactocoques / Streptocoques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nolivos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual international conference on Intelligent Systems for Molecular Biology (ISMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Boston, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique de mots en génomique : ce qui a été fait, ce qu'il reste à faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Statistiques du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Mèze, France. 61 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of biological network motifs : A compound Poisson approximation for their count in random graphs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Stein's method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Singapour, Singapore. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R'MES: Finding exceptional motifs in sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Hoebeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des nouveaux arrivants du centre INRA de Jouy-en-Josas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mathématique, Informatique et Génome (1077)., Dec 2009, Jouy-en-Josas, France. 15 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to measure the robustness of bacterial genome comparisons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of biological networks; Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches quantitatives de la complexité biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de réseaux biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Bibs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The statistical world of motif occurrences along DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Hitting, returning and matching in dynamical systems, information theory and mathematical biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Eindhoven, Netherlands. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrences of structured motifs along DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Compiègne, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de réseaux biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium interactions Mathématique-Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montpellier, France. 46 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de réseaux biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Mathématiques et biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical tests to compare motif count exceptionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM : Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGffRid : Programme de recherche des sites de fixation des facteurs de transcription par approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques - JOBIM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guy Perrière, Alain Guénoche et Christophe Geourjon, Jul 2005, Lyon, France. pp.417-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data stewardship strategy of the Ferments du Futur grand challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Millan-oropeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIDURI: from an integrative information system to a user-friendly portal for data analysis and visualisation dedicated to fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Millan-oropeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 1point5 : le réseau des laboratoires en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Immel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Foujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siduri : an integrative information system for next generation fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Millan-oropeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mineau-Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferments du Futur : une plateforme unique en Europe pour accélérer la recherche et l’innovation sur les ferments, les aliments fermentés et la biopréservation dans les 10 prochaines années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maÿlis Urtebise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Paineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tours (France), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of dairy cow holobiont revealed an important sharing of microbes between anatomic sites within individual hosts throughout lactation but sharing was limited in the herd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.adsa.org/Meetings/2023-Annual-Meeting. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining marker genes in amplicon sequencing: a novel approach enhancing taxonomic profiling of microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plauzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Text Mining Service Offer on the Migale Bioinformatics Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expé-1point5 : une expérimentation nationale unique pour faciliter et étudier la transition des labos de recherche vers une réduction de leurs émissions de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of unknown genetically modified organisms (GMO) by statistical analysis of high throughput sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simka: large scale de novo comparative metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. , pp.234, 2017, JOBIM 2017 LILLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of statistical methods of inference of cooccurrence networks within micro- bial ecosystems from metagenomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. , pp.234, 2017, JOBIM 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New -omics data analysis activity on Migale platform for MEM community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation MEM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris la Vilklette, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for metagenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, La Haye, Netherlands. , 2016, Proceedings of the 15th European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design an efficient and robust pipeline for 16S rRNA-gene sequence analysis to improve our understanding on microbial communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 16. Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate taxonomy assignments in cheeses ecosystems via a metagenomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shotgun metagenomic method to characterise low abundant species and assign precisely taxonomy in complex microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB'08: 7. European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapdecode : inventory and benchmark of read mapping tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Compain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivagangari Nandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB'14 : European conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a unified framework for motif discovery methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonnie Welch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Drablos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual international conference on Intelligent Systems for Molecular Biology (ISMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Boston, United States. , pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using graph modularity analysis to identify transcription factor binding sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlindo Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Bioinformatics &amp; Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong-Kong, Hong Kong SAR China. , pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mapping softwares for next generation sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. MABLI : Methods Algorithmes Bio-Informatique LIRMM, pp.176, 2010, proceeding of JOBIM 2010 - Journées Ouvertes en Biologie, Informatique et Mathématiques - Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts de l’IA sur l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2025, Pour une IA responsable et éthique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche GreenMaIAGE &amp; Comment aller vers plus de frugalité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'unité MétaGénopolis, INRAE, Jouy-en-Josas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du laboratoire MaIAGE pour réduire l’empreinte environnementale de ses activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation "Transition Ecologique de l’Enseignement Supérieur et la Recherche : Actions, Freins, Leviers, Décarbonation et autres objectifs vertueux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental du numérique ; vers un projet de CATI RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG du CATI Codex d'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des labos en action pour réduire leur impact environnemental ; exemple de l’unité MaIAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'unité PROSE, Antony</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une politique RSE pour le numérique à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale AgroDataRing, Gif-sur-Yvette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du laboratoire MaIAGE pour réduire l’empreinte environnementale de ses activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département d'Astrophysique du CEA, Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du laboratoire MaIAGE pour réduire l’empreinte environnementale de ses activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil de l'unité DECOD, Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire l’impact environnemental des conférences scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mouronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Conférences éco-responsables : bonnes pratiques et retours d'expérience", UPSaclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du laboratoire MaIAGE pour réduire l’empreinte environnementale de ses activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Climat du l'UMR EcoSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Syst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 1point5, the platform for French academic research laboratories engaged in their environmental transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annunziata Savoia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Choteau-Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoLabware: Assessing the carbon footprint of single-use plastic ware versus reusable glassware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Henri Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne De Paepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’empreinte carbone de l’infrastructure matérielle de la plateforme de bioinformatique Migale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the limits of shallow shotgun metagenomics for taxonomic profiling of human gut microbiota in clinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plauzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Comparative Metagenomics using Multiset k-mer Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique des fréquences de mots dans des séquences d'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude asymptotique du nombre d'occurrences d'un mot dans une chaîne de Markov et application à la recherche de mots de fréquence exceptionnelle dans les séquences d'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. Université Paris Descartes - Paris 5, 1995. English. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les laboratoires de la transition : L'empreinte numérique (épisode 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Foujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frenoux Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface web pour le logiciel R'MES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId399"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.958333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie SCHBATH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche INRAE, Unité MaIAGE.Responsable scientifique de la plateforme bioinformatique Migale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3574-8222</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07553424X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Après des études en mathématiques appliquées à la faculté d'Orsay, j'ai fait ma thèse en statistique dans le laboratoire de Biométrie de l'INRA de Jouy-en-Josas (soutenue en 1995) où j'ai ensuite obtenu un poste de Chargée de Recherche (1996). Entre temps, je suis partie faire un stage post-doctoral à Los Angeles (USC) avec Michael Waterman et Simon Tavaré. En 2000, j'ai rejoind la toute nouvelle unité pluridisplinaire Mathématique, Informatique et Génome (MIG) de l'INRA, qui fusionnera avec une autre unité du centre INRAE de Jouy-en-Josas pour former l'unité actuelle </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaIAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dont j'ai assuré la direction de 2012 à 2022. J'ai soutenu mon HDR en 2003 et suis devenue directrice de recherche en 2006.Je suis actuellement responsable scientifique de la plateforme de bioinformatique </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et anime l'Infrastructure de Recherche INRAE en bioinformatique </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioinfOmics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse au développement de méthodes statistiques pour l'analyse de génomes ou métagénomes. Mes objets favoris sont les motifs sous toutes leurs formes : Mots, k-mers, mots dégénérés, motifs structurés, matrices poids-positions, Maximum Exact Matchs, etc. Je suis à l'origine du logiciel </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R'MES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui détermine la significativité statistique de la fréquence d'un motif dans une séquence. Les principaux modèles probabilistes que je manipule sont les modèles markoviens, les processus de Poisson et de Hawkes.Ces dernières années, je me suis plus particulièrement intéressée à l'étude des écosystèmes microbiens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">En lien avec mes thématiques de recherche, j'ai co-créé en 2006 et co-dirigé le </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GdR &amp;quot;Bioinformatique Moléculaire&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2006 à 2013 ; en parallèle j'ai présidé la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Française de BioInformatique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2010 à 2016. Aurapavant, j'ai animé le groupe &amp;quot;Statistiques des Séquences Biologiques&amp;quot; (SSB) de l'INRA de 1997 à 2012. À l'INRA, j'ai aussi fait partie de la cellule nationale de bioinformatique et de la cellule de coordination du métaprogramme &amp;quot;Méta-omiques des Écosystèmes Microbiens&amp;quot;. Je fais actuellement partie du comité exécutif du Grand Défi </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferments du Futur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et du comité de pilotage du Cluster </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mon investissement dans des activités en lien avec le développement durable (DD) et la responsabilité environnementale de nos activités de recherche s'est intensifié depuis 2019. Référente DD de l'unité MaIAGE, je participe à différents réseaux locaux et m'implique dans le collectif et GDR éponyme </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labos 1point5</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Je suis également membre du Comité d'Orientation et de Suivi de la </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">direction RSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> d'INRAE et anime la mission &amp;quot;frugalité numérique en recherche&amp;quot; du département </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MathNum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> d'INRAE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of fermented foods, from empiricism to scientific evidence: The contribution of Ferments du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61 (1-2), pp.75-91. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre réutilisable au laboratoire a-t-il un impact environnemental moindre que le plastique à usage unique ? Analyse avec l’outil EcoLabWare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Henri Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne De Paepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, spécial 04 NOV'AE, pp.125-133. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego P. Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42523-023-00252-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model‐based biclustering for overdispersed count data with application in microbial ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.1050-1061. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring short k-mer profiles in cells and mobile elements from Archaea highlights the major influence of both the ecological niche and evolutionary history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-021-07471-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUGMO: tool for the detection of unknown genetically modified organisms with high-throughput sequencing data for pure bacterial samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-020-03611-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of bacterial promoter sequences for regulatory motif discovery with the help of transcriptome data: application to Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fromion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (171), pp.20200600. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2020.0600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimkaMin: fast and resource frugal de novo comparative metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple comparative metagenomics using multiset k -mer counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (14), 25 p. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Statistical Fate of Paralogous and Orthologous Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sheinman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 204 (2), pp.475-482. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.116.193912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How evolution of genomes is reflected in exact DNA sequence match statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sheinman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2), pp.524-535. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msu313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate phages acquire DNA from defective prophages by relaxed homologous recombination: the role of rad52-like recombinases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hutinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Amarir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1004181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping reads on a genomic sequence: an algorithmic overview and a practical comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (6), pp.796-813. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2012.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical significance of threading scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Fayyaz Movaghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.13-29. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating significant matches from spurious matches in DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of structured motifs in random sequences: Arbitrary number of boxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeri T. V. T. Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (8), pp.826-831. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2010.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (130), pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA motifs that sculpt the bacterial chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (9), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrmicro2477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness assessment of whole bacterial genome segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo H. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem M. El Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (9), pp.1155-1165. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive estimation for Hawkes processes; application to genome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (5), pp.2781-2822. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/10-AOS806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of complete bacterial genome segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El-Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6398, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of coloured motifs in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Bioinformatics and Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, 9 p. on line. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/616234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poisson approximation for the number of repeats in a stationary Markov chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjiss Touyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dauchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (2), pp.440-455. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1239/jap/1214950359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2007.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poisson approximation for the number of repeats in a stationary Markov chain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjiss Touyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dauchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (2), pp.440-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MatP/matS site-specific system organizes the terminus region of the E. coli chromosome into a macrodomain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 135 (3), pp.475-485. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2008.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGffRid: A tool to search for sigma factor binding sites in bacterial genomes using comparative approach and biologically driven statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (73), pp.on line. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00580657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical tests to compare motif count exceptionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.84. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-8-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved compound Poisson approximation for the number of occurrences of any rare word family in a stationary Markov chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Roquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (1), pp.128-140. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1239/aap/1175266472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting times for clumps of patterns and for structured motifs in random sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 155 (6-7), pp.868-880. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2005.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of DNA Motifs Implicated in Maintenance of Bacterial Core Genomes by Predictive Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (9), pp.1614-1621;e153. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.0030153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network motifs : mean and variance for the count</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVSTAT - Statistical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (1), pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FADO: A statistical method to detect favored or avoided distances between occurrences of motifs using the Hawkes' model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Gusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (1), n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de mots de fréquence exceptionnelle dans les génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.100-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical methods in physical mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 434, pp.inc. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npg.els.0005434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical comparison of several approximations of the word count distribution in random sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (4), pp.349-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of nonhomogeneous clone length distribution on the progress of an STS mapping project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tavare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (1-2), pp.47- 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on the distribution of word counts in Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (1-2), pp.193 - 201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and statistical properties of words: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Waterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (1-2), pp.1- 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Chi distribution on different bacterial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Biaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 150, pp.579-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound poisson and poisson process approximations for occurences of multiple words in Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (2), pp.223-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient statistic to detect over- and under-represented words in DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (2), pp.189-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage processes in physical mapping by anchoring random clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (1), pp.61-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional motifs in different Markov chain models for a statistical analysis of DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Turckheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.417-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound poisson approximation of word counts in DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA, words and models: statistics of exceptional words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 138 p., 2005, 0-521-84729-X. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2277/052184729X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN, mots et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 144 p., 2003, 2-7011-3696-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R'MES: a tool to find motifs with a significantly unexpected frequency in biological sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Hoebeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in genomic sequence analysis and pattern discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing Co., 2011, 981-4327-72-7 978-981-4327-72-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can pattern statistics be useful for DNA motif discovery ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scan Statistics. Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Birkhäuser Publishing, 2009, Statistics for Industry and Technology, 978-0-8176-4748-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics on words with applications to biological sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesine Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Waterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied combinatorics on words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, Cambridge University Press, 2005, Encyclopedia of Mathematics and its Applications, 0-521-84802-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats marquants basés sur les services de l’IR BioinfOmics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Infrastructures de Recherche d'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour accompagner et étudier la transition écologique des laboratoires : un réseau et une plateforme Transition 1point5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG "Environnement" de l'IJClab, Univeristé Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univeristé Paris-Saclay, May 2025, Gif-sur-Yvette, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour accompagner et étudier la transition écologique des laboratoires : un réseau et une plateforme Transition 1point5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du GDR BIMMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-symposium JOBIM2025 - Comment concilier nos activités en bioinformatique avec les limites planétaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Bourgeais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Talence (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French experiment to study how research labs address their environnemental transition. Focus on the GreenMaIAGE initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Doctoral Training Network Be-Light</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université &amp; Prof. Matthew Chalk, Oct 2025, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnicrobe : Une base de données scientifique en libre accès sur les habitats et phénotypes microbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'assemblée des partenaires de Hal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Centre pour la Communication Scientifique Directe, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour accompagner et étudier la transition écologique des laboratoires : un réseau et une plateforme Transition 1point5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée inter-laboratoires "Recherche et écologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, May 2024, Marne-la -Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecolabware: Carbon Footprint Comparator of Lab Single-Use Plasticware and Reusable Glassware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne De Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR Labos 1point5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit tour d’horizon de la RSE à INRAE et d’autres initiatives dans le monde de la recherche en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPI IBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau des labos en transition 1point5 : focus sur l'unité MaIAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion "DimENSion Développement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d’actions de l’unité MaIAGE pour réduire son bilan de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPI IBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaIAGE engagée dans la réduction de son empreinte carbone : une analyse de la démarche de transition à destination des DUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des directeurs et directrices d'unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Labos-1point5, Feb 2023, En ligne, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaIAGE engagée dans la réduction de son empreinte carbone : un retour d'&amp;quot;expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CO2ERASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Dauphine, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobriété numérique : MathNum au coeur des enjeux RSE d’INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du département MathNum d'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département MathNum, INRAE, May 2022, Clermont-Ferrand (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaIAGE engagée dans la réduction de son empreinte carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'IDEEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Gif-sur-Yvette, France. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaIAGE engagée dans la réduction de son empreinte carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier participatif "Développement Durable et Responsabilité Sociétale" de l'unité de recherche GéoSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes (Fance), France. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire son BGES avec GES-1point5 et après ? Retex de l'unité MaIAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil du centre INRAE IdF-Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Versailles, Sep 2022, Versailles, France. 12 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire son BGES avec GES-1point5 et après ? Retex de l'unité MaIAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des directeurs et directrices d'unité du centre INRAE IdF-Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Versailles, Sep 2022, Versailles, France. 9 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle dynamique suite à la mise en place de dispositifs de réduction de l’empreinte carbone dans le laboratoire ? (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Labos 1point5 « S’engager ensemble pour réduire l’empreinte de nos activités de recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenMaIAGE : bilan GES et initiatives pour des pratiques plus écoresponsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département TRANSFORM d'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenMaIAGE : bilan GES et initiatives pour des pratiques plus écoresponsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau des relais Développement Durable du centre INRAE de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenMaIAGE : initiatives pour des pratiques plus écoresponsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'unité GABI d'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels microbes pour fabriquer un nouveau jus de lupin fermenté ? Le text mining à la rescousse !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VisaTM Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French “Microbial Ecosystems & Meta-omics” (MEM) metaprogram from INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hbioinfo 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Thessalonique, Greece. 25 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of bacterial promoter sequences for regulatory motif discovery using expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de mots exceptionnels dans les génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K'fêt des sciences du collège de La Gyonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bures-sur-Yvette, France. 22 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of bacterial promoter sequences for regulatory motif discovery with the help of transcription profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFdS- 50. Journées de Statistique de la SFdS (JdS'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Palaiseau, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des microbes dans mon fromage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Science Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de mots inattendus et de génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Luminy, France. pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for metagenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées Ouvertes Biologie Informatique Mathématiques (JOBIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Milferstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages On Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for ecological abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. European Meeting of Statisticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of motifs: How to deal with Position-Weigth Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du projet FP7 RADIANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Naples, Italy. 46 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de motifs statistiquement sur-représentés dans les génomes : des mots aux matrices poids-position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Palaiseau, France. 30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics data analysis using a latent block model: application to plant-microbial communities interactions in the rhizosphere .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMTB14 - European Conference on Mathematical and Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gôteborg, Sweden. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the enrichment significance of a Position Weight Matrix along a DNA sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Antalya, Turkey. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the enrichment significance of a possition weight matrix (PWM) along a DNA sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOMBIM 2013 - quatorzième édition des Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping reads on a genomic sequence: a practical comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick-of meeting of PF7 RADIANT project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Manchester, United Kingdom. 19 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 Years of Computational Biology at USC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping reads on a genomic sequence: a practical comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating significant matches from spurious matches in DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en l'honneur des 65 ans d'Alain Guénoche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic network comparison based on coloured motif occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Applied Probability (IWAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Jerusalem, Israel. pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning motif detection among ChIP on Chip DNA fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mozzanino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de réseaux biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de probabilité et Statistique d'Orsay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How significant is a threading score?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Fayyaz Movaghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Rodolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur [Paris]. Paris, FRA., Jun 2011, Paris, France. pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeMo: Fast Count and Statistical Significance of Network Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2011 : 2. Conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des reads orphelins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur Métaprogramme Métaomique des Ecosystèmes Microbiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motif-based comparison of biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Discrete Mathematics and Probability in Networks and Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeMo: Fast Count of Network Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bioinformatique, Jun 2011, Paris, France. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d’outils de mapping pour les données NGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire bioinformatique de l'Irisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rennes, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical models and analyses for biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks research cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Oxford, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the length of significant word matches in biological sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Research in Computational Molecular Biology (RECOMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating between spurious and significant matches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2010 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of complete bacterial genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El-Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of biological network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the PHD program; Complex systems for post-genomic biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of KOPS motifs involved in segregating of bacterial chromosomes in Lactocoques / Streptocoques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nolivos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual international conference on Intelligent Systems for Molecular Biology (ISMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Boston, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique de mots en génomique : ce qui a été fait, ce qu'il reste à faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Statistiques du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Mèze, France. 61 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des nouveaux arrivants du centre INRA de Jouy-en-Josas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mathématique, Informatique et Génome (1077)., Dec 2009, Jouy-en-Josas, France. 15 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to measure the robustness of bacterial genome comparisons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R'MES: Finding exceptional motifs in sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Hoebeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of biological network motifs : A compound Poisson approximation for their count in random graphs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Stein's method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Singapour, Singapore. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de réseaux biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Bibs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of biological networks; Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches quantitatives de la complexité biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The statistical world of motif occurrences along DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Hitting, returning and matching in dynamical systems, information theory and mathematical biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Eindhoven, Netherlands. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrences of structured motifs along DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Compiègne, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de réseaux biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium interactions Mathématique-Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montpellier, France. 46 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de réseaux biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Mathématiques et biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the exceptionality of network motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical tests to compare motif count exceptionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM : Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGffRid : Programme de recherche des sites de fixation des facteurs de transcription par approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques - JOBIM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guy Perrière, Alain Guénoche et Christophe Geourjon, Jul 2005, Lyon, France. pp.417-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data stewardship strategy of the Ferments du Futur grand challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Millan-oropeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIDURI: from an integrative information system to a user-friendly portal for data analysis and visualisation dedicated to fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Millan-oropeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siduri : an integrative information system for next generation fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Millan-oropeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mineau-Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 1point5 : le réseau des laboratoires en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Immel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Foujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferments du Futur : une plateforme unique en Europe pour accélérer la recherche et l’innovation sur les ferments, les aliments fermentés et la biopréservation dans les 10 prochaines années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maÿlis Urtebise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Paineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tours (France), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of dairy cow holobiont revealed an important sharing of microbes between anatomic sites within individual hosts throughout lactation but sharing was limited in the herd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.adsa.org/Meetings/2023-Annual-Meeting. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining marker genes in amplicon sequencing: a novel approach enhancing taxonomic profiling of microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plauzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Text Mining Service Offer on the Migale Bioinformatics Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expé-1point5 : une expérimentation nationale unique pour faciliter et étudier la transition des labos de recherche vers une réduction de leurs émissions de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of unknown genetically modified organisms (GMO) by statistical analysis of high throughput sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of statistical methods of inference of cooccurrence networks within micro- bial ecosystems from metagenomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. , pp.234, 2017, JOBIM 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simka: large scale de novo comparative metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. , pp.234, 2017, JOBIM 2017 LILLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New -omics data analysis activity on Migale platform for MEM community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation MEM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris la Vilklette, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Block Model for metagenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, La Haye, Netherlands. , 2016, Proceedings of the 15th European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate taxonomy assignments in cheeses ecosystems via a metagenomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design an efficient and robust pipeline for 16S rRNA-gene sequence analysis to improve our understanding on microbial communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 16. Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shotgun metagenomic method to characterise low abundant species and assign precisely taxonomy in complex microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB'08: 7. European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapdecode : inventory and benchmark of read mapping tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Compain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivagangari Nandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB'14 : European conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a unified framework for motif discovery methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonnie Welch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Drablos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual international conference on Intelligent Systems for Molecular Biology (ISMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Boston, United States. , pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using graph modularity analysis to identify transcription factor binding sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlindo Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Bioinformatics &amp; Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong-Kong, Hong Kong SAR China. , pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mapping softwares for next generation sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. MABLI : Methods Algorithmes Bio-Informatique LIRMM, pp.176, 2010, proceeding of JOBIM 2010 - Journées Ouvertes en Biologie, Informatique et Mathématiques - Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts de l’IA sur l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2025, Pour une IA responsable et éthique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche GreenMaIAGE &amp; Comment aller vers plus de frugalité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'unité MétaGénopolis, INRAE, Jouy-en-Josas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du laboratoire MaIAGE pour réduire l’empreinte environnementale de ses activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation "Transition Ecologique de l’Enseignement Supérieur et la Recherche : Actions, Freins, Leviers, Décarbonation et autres objectifs vertueux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental du numérique ; vers un projet de CATI RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG du CATI Codex d'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une politique RSE pour le numérique à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale AgroDataRing, Gif-sur-Yvette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du laboratoire MaIAGE pour réduire l’empreinte environnementale de ses activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département d'Astrophysique du CEA, Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des labos en action pour réduire leur impact environnemental ; exemple de l’unité MaIAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'unité PROSE, Antony</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du laboratoire MaIAGE pour réduire l’empreinte environnementale de ses activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil de l'unité DECOD, Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire l’impact environnemental des conférences scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mouronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Conférences éco-responsables : bonnes pratiques et retours d'expérience", UPSaclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du laboratoire MaIAGE pour réduire l’empreinte environnementale de ses activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Climat du l'UMR EcoSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Syst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 1point5, the platform for French academic research laboratories engaged in their environmental transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annunziata Savoia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Choteau-Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoLabware: Assessing the carbon footprint of single-use plastic ware versus reusable glassware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Henri Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne De Paepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’empreinte carbone de l’infrastructure matérielle de la plateforme de bioinformatique Migale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the limits of shallow shotgun metagenomics for taxonomic profiling of human gut microbiota in clinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plauzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Comparative Metagenomics using Multiset k-mer Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique des fréquences de mots dans des séquences d'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude asymptotique du nombre d'occurrences d'un mot dans une chaîne de Markov et application à la recherche de mots de fréquence exceptionnelle dans les séquences d'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. Université Paris Descartes - Paris 5, 1995. English. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les laboratoires de la transition : L'empreinte numérique (épisode 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Foujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frenoux Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface web pour le logiciel R'MES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId399"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F988FEED"/>
+    <w:nsid w:val="F67A9368"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-schbath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3574-8222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07553424X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maiage.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migale.inra.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bioinfomics.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmes.maiage.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdr-bim.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfbi.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fermentsdufutur.eu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dataia.eu/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labos1point5.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/nous-connaitre/notre-responsabilite-societale-environnementale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/departements/mathnum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le-Loir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.12.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max-Henri Chanut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13582" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Benoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz685" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Petrillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03611-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sultan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0600" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.94" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massip" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sheinman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arndt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.193912" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634213v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Arndt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu313" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hutinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Son" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Amarir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004181" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Fayyaz Movaghar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Launay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rodolphe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0236" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645697v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2012.0022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0070" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019344v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2477" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri T. V. T. Stefanov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.12.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo H. Devillers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. El Karoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0115" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOS806" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El-Karoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_15" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0DGQ3X4M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656035v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/616234" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjiss Touyar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cellier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1214950359" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.0137" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197588v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mercier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2008.08.031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-73" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Stefanov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.07.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197542v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030153" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197501v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-84" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1175266472" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Daudin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682109v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gusto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669992v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0005434" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696184v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tavare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692799v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Waterman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biaudet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685593v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685031v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684068v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708296v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prum" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Turckheim" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699788v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2277/052184729X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811290v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Hoebeke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197508v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832116v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Reinert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485572v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381022v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bourgeais" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauwin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485541v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843599v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843417v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305119v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217895v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217869v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176635v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177039v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176628v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176574v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176624v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176613v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176605v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177042v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500467v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500453v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500487v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954709v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734855v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Sultan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953364v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786858v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954713v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661249v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661254v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792468v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204319v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumazert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Stephan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197629v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000956v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Dumazert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Stephan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes M. A. Petit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804577v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805498v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803546v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748738v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745587v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747669v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803516v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999907v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Koskas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grasseau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019510v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mozzanino" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802862v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000038v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802845v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804594v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204321v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204322v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814833v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816777v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204256v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nolivos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812898v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816548v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818582v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813617v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204257v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814732v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814142v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814645v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815574v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814691v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814373v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197515v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197521v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vandewalle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000191v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149332v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barnab&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duperrier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-oropeza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142051v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843721v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633572v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843798v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176537v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#255;lis Urtebise" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Paineau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176902v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goutorbe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plauzolles" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176740v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vidal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072995v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176805v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734732v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roland" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595071v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563604v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730003v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661258v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204484v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204320v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792306v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Compain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullien Renaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivagangari Nandy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821988v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonnie Welch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Drablos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Drews" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821047v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Francisco" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Freitas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlindo Oliveira" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751434v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020408v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485507v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485465v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485604v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843467v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843445v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843515v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843348v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596795v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouronval" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843315v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204276v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508584v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Savoia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Choteau-Bernet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serrano" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889693v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141969v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316615v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300485v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845936v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850575v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182487v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Anne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786573v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-schbath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3574-8222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07553424X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maiage.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migale.inra.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bioinfomics.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmes.maiage.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdr-bim.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfbi.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fermentsdufutur.eu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dataia.eu/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labos1point5.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/nous-connaitre/notre-responsabilite-societale-environnementale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/departements/mathnum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.12.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max-Henri Chanut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13582" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Petrillo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03611-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sultan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0600" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308101v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Benoit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz685" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.94" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massip" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sheinman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arndt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.193912" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634213v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Arndt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu313" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hutinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Son" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Amarir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004181" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2012.0022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647201v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Fayyaz Movaghar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Launay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rodolphe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0236" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0070" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri T. V. T. Stefanov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.12.023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641994v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2477" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo H. Devillers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. El Karoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0115" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOS806" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El-Karoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_15" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0DGQ3X4M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656035v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/616234" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjiss Touyar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cellier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1214950359" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.0137" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197588v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mercier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2008.08.031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-73" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197501v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-84" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663611v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1175266472" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197504v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Stefanov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.07.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197542v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030153" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Daudin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682109v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gusto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669992v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0005434" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696184v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tavare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692799v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Waterman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biaudet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685593v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685031v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684068v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708296v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prum" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Turckheim" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699788v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2277/052184729X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811290v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Hoebeke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197508v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832116v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Reinert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485572v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381022v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bourgeais" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauwin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485541v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843599v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843417v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305119v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217895v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217869v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176635v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177039v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176574v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176628v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176624v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176613v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176605v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177042v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500467v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500453v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500487v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954709v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734855v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Sultan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953364v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786858v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954713v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661249v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661254v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792468v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197629v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204319v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumazert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Stephan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000956v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Dumazert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Stephan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes M. A. Petit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804577v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803546v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748738v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805498v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745587v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019510v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mozzanino" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803516v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747669v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999907v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Koskas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grasseau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802862v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000038v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802845v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804594v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204322v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204321v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814833v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816777v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204256v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nolivos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812898v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813617v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204257v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818582v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816548v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814732v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814645v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815574v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814691v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814373v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197515v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197521v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vandewalle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000191v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149332v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barnab&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duperrier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-oropeza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142051v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633572v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843721v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843798v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176537v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#255;lis Urtebise" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Paineau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176902v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goutorbe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonnet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plauzolles" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176740v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vidal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072995v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176805v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734732v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roland" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563604v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595071v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730003v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661258v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204484v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204320v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792306v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Compain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullien Renaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivagangari Nandy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821988v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonnie Welch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Drablos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Drews" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821047v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Francisco" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Freitas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlindo Oliveira" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751434v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020408v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485507v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485465v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485604v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843445v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843515v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843467v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843348v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596795v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouronval" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843315v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204276v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508584v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Savoia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Choteau-Bernet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serrano" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889693v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141969v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316615v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300485v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845936v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850575v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182487v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Anne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786573v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>