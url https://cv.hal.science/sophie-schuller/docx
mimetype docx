--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -681,256 +681,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04676187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of glass synthesis by in-situ high temperature ESEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelisation of liquid nuclear waste vitrification : focus on the chemical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Schuller</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SumGLASS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nîmes (France), France</w:t>
+              <w:t xml:space="preserve">sumglass2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nîme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706007v1</w:t>
+                <w:t xml:space="preserve">cea-04673050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation of liquid nuclear waste vitrification : focus on the chemical processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of glass synthesis by in-situ high temperature ESEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pokorný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">sumglass2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nîme, France</w:t>
+              <w:t xml:space="preserve">SumGLASS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nîmes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04673050v1</w:t>
+                <w:t xml:space="preserve">hal-04706007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic models for phase separation and crystallization in nuclear glasses</w:t>
               </w:r>
@@ -3284,277 +3284,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des verres d'oxydes par dynamique moléculaire à champ de force polarisable et RMN premiers principes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-principles and experimental NMR study of sodium silicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pacaud</w:t>
+                <w:t xml:space="preserve">Olivier Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari P. Seitsonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SIMADES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Marcoule, France</w:t>
+              <w:t xml:space="preserve">Winter Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Modena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02362899v1</w:t>
+                <w:t xml:space="preserve">cea-02362618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles and experimental NMR study of sodium silicate glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des verres d'oxydes par dynamique moléculaire à champ de force polarisable et RMN premiers principes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Villain</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ari P. Seitsonen</w:t>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Modena, Italy</w:t>
+              <w:t xml:space="preserve">Workshop SIMADES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02362618v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02362899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass structure form a combined experimental and computational solid-state NMR Approach: the MD-GIPAW method</w:t>
               </w:r>
@@ -5930,668 +5930,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03908572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of immiscibility in calcium borosilicates used for the immobilization of Mo 6+ under Au‐irradiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karishma Patel</w:t>
+                <w:t xml:space="preserve">Vitrification of wastes: from unwanted to controlled crystallization, a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John S. Mccloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ian Farnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.17637⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 354 (S1), pp.121-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717490v1</w:t>
+                <w:t xml:space="preserve">cea-04647821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitrification of wastes: from unwanted to controlled crystallization, a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John S. Mccloy</w:t>
+                <w:t xml:space="preserve">Characterization of immiscibility in calcium borosilicates used for the immobilization of Mo 6+ under Au‐irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karishma Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Facq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Farnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 354 (S1), pp.121-160. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (7), pp.3632-3651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.17637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04647821v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous alteration of silicate glass: State of knowledge and perspectives</w:t>
+                <w:t xml:space="preserve">Aqueous alteration of silicate glass: state of knowledge and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Gin</w:t>
+                <w:t xml:space="preserve">Stéphane Gin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Angeli</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Materials Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5 (1), pp.1-20. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41529-021-00190-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03332396v1</w:t>
+                <w:t xml:space="preserve">hal-04717488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Reactivity at High Temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Lautru</w:t>
+                <w:t xml:space="preserve">Aqueous alteration of silicate glass: State of knowledge and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621013246⟩</w:t>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-021-00190-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443123v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03332396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous alteration of silicate glass: state of knowledge and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glass Reactivity at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Schuller</w:t>
+                <w:t xml:space="preserve">Lionel Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Materials Degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41529-021-00190-5⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Microscopy and Microanalysis, 27, pp.49-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621013246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717488v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of powellite crystallite expansion within nano-phase separated amorphous matrices under Au-irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karishma Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Lampronti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Farnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (27), pp.15616-15631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7027,51 +7027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a maximum damage structure for Xe-irradiated borosilicate glass ceramics containing powellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karishma Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Peuget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7161,51 +7161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a maximum damage structure for Xe-irradiated borosilicate glass ceramics containing powellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karishma Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Peuget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7213,51 +7213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Lampronti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Facq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 510, pp.229-242. </w:t>
@@ -7998,51 +7998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth silicate crystallization in borosilicate glasses: Effect on structural and chemical durability properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8132,51 +8132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth silicate crystallization in borosilicate glasses: Effect on structural and chemical durability properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8425,51 +8425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8515,51 +8515,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717501v1</w:t>
+                <w:t xml:space="preserve">hal-01187789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation and crystallization effects on the structure and durability of molybdenum borosilicate glass</w:t>
               </w:r>
@@ -8571,51 +8571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8661,51 +8661,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187789v1</w:t>
+                <w:t xml:space="preserve">hal-04717501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Determination of Thermodynamical Quantities in Oxide Mixtures and Glasses</w:t>
               </w:r>
@@ -9701,64 +9701,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature and thermal history on borosilicate glass structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9969,64 +9969,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into sodium silicate glass structural organization by multinuclear NMR combined with first-principles calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10137,277 +10137,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la vitrification des déchets nucléaires en alimentation liquide : Focus sur les processus chimiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lead glasses: recycling and properties control for sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Lautru</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Brunswic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'USTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, NICE, France. 2022</w:t>
+              <w:t xml:space="preserve">(ICG2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04665175v1</w:t>
+                <w:t xml:space="preserve">cea-04676189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead glasses: recycling and properties control for sustainable development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la vitrification des déchets nucléaires en alimentation liquide : Focus sur les processus chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Léa Brunswic</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(ICG2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany. 2022</w:t>
+              <w:t xml:space="preserve">Journées de l'USTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, NICE, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04676189v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04665175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la vitrification des déchets nucléaires en alimentation liquide: Focus sur les processus chimiques</w:t>
               </w:r>
@@ -10544,77 +10544,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Brunswic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rennes, France. 2021</w:t>
@@ -11099,51 +11099,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52B2FD9A"/>
+    <w:nsid w:val="2C8EC577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11330,51 +11330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-schuller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4511-4568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151894930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705959v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pokorn&#253;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04651387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sauvage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nabyl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;gnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705849v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Quintard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04672997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cartalade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Verdier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mccloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Podor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quintard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolani Paraiso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Mccloy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04665179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04650209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hollebecque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Guillaubez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L'Hermite" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400187v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Didierlaurent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigues" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ledoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbarossa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vasconcelos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pacaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Angeli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nicoleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509088v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fl&#232;che" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari P. Seitsonen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delattre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Faivre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820766v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pelloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Merlet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732913v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Advocat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Mcglinn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leturcq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnetier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717481v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccloy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Riley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Dixon Wilkins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Evarts" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bussey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2024.08.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04761232v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137619" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717478v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155329" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274040" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benigni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;gaud-Bordier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121997" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Vernerov&#225;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Klou&#382;ek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cincibusov&#225;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kohoutkov&#225;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19361" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717479v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vasseur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lancelotti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16650" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673047v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03442399v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153381" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04647820v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717484v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paraiso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaitre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153878" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03908572v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemaitre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717490v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Patel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Facq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Farnan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17637" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04647821v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.111" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03332396v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00190-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443123v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013246" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angeli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717491v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lampronti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp02447c" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717493v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma B. Patel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-03714-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045552v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pablo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Toplis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostefaoui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.10.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349685v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bou&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.037" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459627v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Facq" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.08.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717495v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01617048v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toplis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouillart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.10.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01576463v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P. Facq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.06.018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01538775v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio I. Lampronti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02657" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717499v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kroeker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wren" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Greer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14082" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NR9T4HK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045468v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.02.003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717500v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608548v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Francey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hartmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hugonnard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kohn" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsap.12328" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-261459F0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717501v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.07.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL04N091-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187789v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788896v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rogez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.019" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732937v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Younsi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise R&#233;gnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445204v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boucetta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.015" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01806381v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717502v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.012" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CTHSR43-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732927v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157467v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Toplis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717503v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matzen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.07.029" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9HR27FZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732920v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054110" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684182v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Boucetta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202156y" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628005v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DSF5Z94-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04665175v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676189v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacombe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Brunswic" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04672998v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433873v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souyris" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361693v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toplis M.J." TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994577v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Magnin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-schuller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4511-4568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151894930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705959v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pokorn&#253;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04651387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sauvage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nabyl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;gnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705849v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Quintard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706007v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04672997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cartalade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Verdier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mccloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Podor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quintard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolani Paraiso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Mccloy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04665179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04650209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hollebecque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Guillaubez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L'Hermite" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400187v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Didierlaurent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigues" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ledoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbarossa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vasconcelos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pacaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Angeli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nicoleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509088v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fl&#232;che" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362618v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari P. Seitsonen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362899v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delattre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Faivre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820766v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pelloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Merlet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732913v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Advocat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Mcglinn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leturcq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnetier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717481v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccloy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Riley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Dixon Wilkins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Evarts" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bussey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2024.08.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04761232v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137619" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717478v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155329" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274040" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benigni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;gaud-Bordier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121997" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Vernerov&#225;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Klou&#382;ek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cincibusov&#225;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kohoutkov&#225;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19361" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717479v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vasseur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lancelotti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16650" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673047v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03442399v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153381" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04647820v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717484v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paraiso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaitre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153878" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03908572v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemaitre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04647821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.111" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717490v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Patel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Facq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Farnan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17637" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angeli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00190-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03332396v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443123v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013246" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717491v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lampronti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp02447c" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717493v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma B. Patel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-03714-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045552v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pablo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Toplis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostefaoui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.10.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349685v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bou&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.037" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459627v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Facq" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.08.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717495v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01617048v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toplis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouillart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.10.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01576463v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P. Facq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.06.018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01538775v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio I. Lampronti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02657" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717499v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kroeker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wren" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Greer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14082" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NR9T4HK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045468v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.02.003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717500v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608548v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Francey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hartmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hugonnard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kohn" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsap.12328" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-261459F0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187789v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.07.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL04N091-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717501v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788896v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rogez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.019" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732937v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Younsi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise R&#233;gnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445204v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boucetta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.015" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01806381v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717502v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.012" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CTHSR43-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732927v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157467v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Toplis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717503v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matzen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.07.029" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9HR27FZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732920v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054110" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684182v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Boucetta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202156y" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628005v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DSF5Z94-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676189v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacombe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Brunswic" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04665175v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04672998v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433873v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souyris" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361693v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toplis M.J." TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994577v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Magnin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>