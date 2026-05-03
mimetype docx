--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -147,10727 +147,10753 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of glass synthesis and reactivity by in-situ high temperature ESEM</w:t>
+                <w:t xml:space="preserve">Impedance spectroscopy investigation of phase separation in SiO₂-B2O3-Na2O-MoO₃ simplified nuclear melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Podor</w:t>
+                <w:t xml:space="preserve">Arthur Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lautru</w:t>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+                <w:t xml:space="preserve">Leire Del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Pokorný</w:t>
+                <w:t xml:space="preserve">Cloé Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Méar</w:t>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Glass &amp; Optical Materials Division Annual Meeting (GOMD 2024)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 629, pp.156652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2026.156652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705959v1</w:t>
+                <w:t xml:space="preserve">hal-05595023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements in nuclear waste vitrification: a multifaceted modelling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">French Nuclear glass synthesis: focus on liquid waste dissolution kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Nabyl</w:t>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Podor</w:t>
+                <w:t xml:space="preserve">Joseph Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Régnier</w:t>
+                <w:t xml:space="preserve">Emilien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBAL 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-04651387v1</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 601 (1), pp.155329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements in Nuclear Waste Vitrification: A Multifaceted Modelling Approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">International perspectives on glass waste form development for low-level and intermediate-level radioactive waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Regnier</w:t>
+                <w:t xml:space="preserve">John Mccloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Riley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin Dixon Wilkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Evarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global 2024 - International Conference on Nuclear Fuel Cycle</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04705849v1</w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2024.08.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la vitrification des déchets nucléaires en alimentation liquide : Focus sur les processus chimiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High temperature environmental scanning electron microscopy characterization of transient phase formation during conversion of simulated nuclear waste feed to glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pokorný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier USTV Propriétés physiques des verres</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-04676187v1</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.137619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation of liquid nuclear waste vitrification : focus on the chemical processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Liquid-liquid phase separation in borosilicate glass enriched in MoO3 – experimental investigations and thermodynamic calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bégaud-Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mikaelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">sumglass2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-04673050v1</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 600, pp.121997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of glass synthesis by in-situ high temperature ESEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Podor</w:t>
+                <w:t xml:space="preserve">Rheology of a sodium‐molybdenum borosilicate melt undergoing phase separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lautru</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Wadsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Lancelotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SumGLASS 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04706007v1</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.127-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijag.16650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic models for phase separation and crystallization in nuclear glasses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diffusion chimique dans le verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sumglass 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-04673048v1</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74, pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202274040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling phase separation in the melt</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Liquid-liquid phase separation in borosilicate glass enriched in MoO3 – experimental investigations and thermodynamic calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bégaud-Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mikaelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SumGlass 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-04672997v1</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 600, pp.121997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Perspectives on Glass Waste Form Development for Low and intermediary Level Radioactive Waste</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transient melt formation and its effect on conversion phenomena during nuclear waste vitrification – HT‐ESEM analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pokorný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslava Vernerová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Kloužek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Cincibusová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Kohoutková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Summer School Sumglass 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04769581v1</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (3), pp.1691-1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.19361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of glass synthesis by in-situ high temperature ESEM</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diffusion chimique dans le verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SumGlass 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-04673049v1</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74, pp.40-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04673047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of liquid nuclear waste vitrification: focus on the chemical processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Study of the volatilization of Cesium and Rhenium in the waste vitrification process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop TC 18 ICG</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04769526v1</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 558, pp.153381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03442399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass melting and phase separation: Modeling and simulation approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Liquid-liquid phase separation in borosilicate glass enriched in MoO3 experimental investigations and thermodynamic calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">gomd</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-04676188v1</w:t>
+              <w:t xml:space="preserve">JNCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://doi.org/10.1016/j.jnoncrysol.2022.121997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04647820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneously crystallizing glass-ceramic mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterization and modeling of chemical reactions taking place during the vitrification of high level nuclear waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Paraiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICG</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-04673046v1</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 569, pp.153878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated thermodynamic approach for phase separation and crystallization in nuclear glasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterization and modeling of chemical reactions taking place during the vitrification of high level waste in cold crucible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolani Paraiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Fossati</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2021 – 45th Scientific Basis for Nuclear Waste Management (SBNWM)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-04673000v1</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 569, pp.153878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03908572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation and crystallization mechanisms in nuclear glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Glass Reactivity at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Cartalade</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORNING SUMMIT 2021 – Web conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-04665179v1</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Microscopy and Microanalysis, 27, pp.49-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621013246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear energy and waste vitrification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aqueous alteration of silicate glass: state of knowledge and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass trend webinaire</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-04650209v1</w:t>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-021-00190-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Modelling of the Pd-Ru-Te-O for Nuclear High-Level Waste Immobilization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aqueous alteration of silicate glass: State of knowledge and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2020 virtual Spring/Fall Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-04358299v1</w:t>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-021-00190-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03332396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEA's research tools for the treatment and conditioning of radioactive waste by vitrification and high temperature processes – Contributions to the THERAMIN H2020 project</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vitrification of wastes: from unwanted to controlled crystallization, a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John S. Mccloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURADWASTE ’19: 9th EC conference on management of radioactive waste community policy and research on disposal</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04743670v1</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 354 (S1), pp.121-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04647821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIBS measurement in vitrification of HLW process towards a development of online chemical analyses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of immiscibility in calcium borosilicates used for the immobilization of Mo 6+ under Au‐irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karishma Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Facq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Farnan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WM2018 Conference - Waste Management 2018</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-02339105v1</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (7), pp.3632-3651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass, crystallization and phase separation an insight into glass enriched in MoO$_3$</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Rogez</w:t>
+                <w:t xml:space="preserve">Mechanism of powellite crystallite expansion within nano-phase separated amorphous matrices under Au-irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karishma Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Lampronti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Farnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ICTP-IAEA Workshop on Fundamentals of Vitrification and Vitreous Materials for Nuclear Waste Immobilization (smr 3159)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-02400187v1</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (27), pp.15616-15631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cp02447c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Liquid Wastes Calcination: The High-Level French Experience – 17184</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Swift heavy ion-irradiated multi-phase calcium borosilicates: implications to molybdenum incorporation, microstructure, and network topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karishma B. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Peuget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WM2017 Conference, March 5 9, 2017, Phoenix, Arizona, USA</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-02435098v1</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (18), pp.11763-11783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-019-03714-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation de l'elaboration de verre en creuset froid inductif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Impact of chemical diffusion on crystal growth in sodium borosilicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Toplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees "Verre"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-02437068v1</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 503-504, pp.313-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into oxide glass structure from a combined experimental and computational solid-state NMR approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pacaud</w:t>
+                <w:t xml:space="preserve">Kinetic and thermodynamic factors controlling the dissolution of molybdate-bearing calcines during nuclear glass synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Toplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass &amp; Optical Materials Division (GOMD) Annual Meeting 2015</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-02352771v1</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 519, pp.74-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.03.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinuclear solid state NMR investigations of simplified French Nnuclear waste glasses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Discovery of a maximum damage structure for Xe-irradiated borosilicate glass ceramics containing powellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karishma Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Peuget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Lampronti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Facq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear waste disposal: designing materials for the end of time</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-02352766v1</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 510, pp.229-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of crystallization of apatite on the structure and chemical durability of borosilicate glass</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Discovery of a maximum damage structure for Xe-irradiated borosilicate glass ceramics containing powellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karishma Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Peuget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Lampronti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Facq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Scientific Basis for Nuclear Waste Management XXXIX</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04733967v1</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 510, pp.229-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining experimental and computational solid state NMR: A new tool for structure determination of borosilicate glass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Salanne</w:t>
+                <w:t xml:space="preserve">β-irradiation effects on the formation and stability of CaMoO$_4 in a soda lime borosilicate glass ceramic for nuclear waste storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karishma B. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien P. Facq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio I. Lampronti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Peuget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iMR CdT Research COnference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-02352773v1</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (3), pp.1558 - 1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01538775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermodynamique de l'interaction entre le verre et les phases molybdates.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Multicomponent diffusion in sodium borosilicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème réunion sur la Thermodynamique des Matériaux Haute Température organisée par le GdR ThermatHT</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-02509088v1</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 478, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01617048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles and experimental NMR study of sodium silicate glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ari P. Seitsonen</w:t>
+                <w:t xml:space="preserve">Impacts of composition and beta irradiation on phase separation in multiphase amorphous calcium borosilicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karishma B. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien P. Facq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Peuget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Modeling</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-02362618v1</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 473, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01576463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des verres d'oxydes par dynamique moléculaire à champ de force polarisable et RMN premiers principes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Pacaud</w:t>
+                <w:t xml:space="preserve">133 Cs and 23 Na MAS NMR Spectroscopy of Molybdate Crystallization in Model Nuclear Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Kroeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Greer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SIMADES</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-02362899v1</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (5), pp.1557-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.14082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass structure form a combined experimental and computational solid-state NMR Approach: the MD-GIPAW method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">133 Cs and 23 Na MAS NMR Spectroscopy of Molybdate Crystallization in Model Nuclear Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Kroeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Greer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International conference on phosphate glasses</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-02362617v1</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (5), pp.1557-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.14082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization Kinetics of Apatite and Powellite in a Borosilicate Glass Under Thermal Gradient Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Massoni</w:t>
+                <w:t xml:space="preserve">Rare-earth silicate crystallization in borosilicate glasses: Effect on structural and chemical durability properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Nicoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII International Conference on the Physics of Non-Crystalline Solids</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04733055v1</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 438, pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01277667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion des rayons X aux petits angles dans des verres, demixion, cristallisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rare-earth silicate crystallization in borosilicate glasses: Effect on structural and chemical durability properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Nicoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ièmes journées de la Matière Condensée de la Société Française de Physique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00820655v1</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 438, pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de tension de surface en température : application au cas verres de confinement des déchets nucléaires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Phase separation and crystallization effects on the structure and durability of molybdenum borosilicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Nicoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées Bilan Matinex</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00820766v1</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 427, pp.120-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of boron by epma in nuclear glass</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Phase separation and crystallization effects on the structure and durability of molybdenum borosilicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Nicoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Workshop on Modern Developments and Applications in Microbeam Analysis (EMAS 2011)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-04731324v1</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 427, pp.120-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cooling rate and heat treatment on ceramic microstructure and chemical durability. Materials Research Society Symposium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Bonnetier</w:t>
+                <w:t xml:space="preserve">European consensus statement on leptospirosis in dogs and cats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Francey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hugonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposium - Proceedings; 2001</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04732913v1</w:t>
+              <w:t xml:space="preserve">Journal of Small Animal Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (3), pp.159-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsap.12328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulations of Phase-field Models for Crystal Growth and Phase Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cartalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.72 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01806381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulations of Phase-field Models for Crystal Growth and Phase Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cartalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.72-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Situ ESEM Experiment Applied to the Description of Chemical Processes during Glass Elaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boucetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.111-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Determination of Thermodynamical Quantities in Oxide Mixtures and Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benigni P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.138 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical and mineralogical modifications of simplified radioactive waste calcine during heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Toplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 448 (1-3), pp.8-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Determination of Thermodynamical Quantities in Oxide Mixtures and Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.138-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical and mineralogical modifications of simplified radioactive waste calcine during heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Toplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 448 (1–3), pp.8-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image analysis study of crystallization in two glass compositions of nuclear interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Matzen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 379, pp.112-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.07.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of temperature and thermal history on borosilicate glass structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (5), pp.054110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanism of RuO2 Crystallization in Borosilicate Glass: An Original in Situ ESEM Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassiba Boucetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.3478-3489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic202156y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insight into sodium silicate glass structural organization by multinuclear NMR combined with first-principles calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Ispas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (9), pp.2453-2469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International perspectives on glass waste form development for low-level and intermediate-level radioactive waste</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John Bussey</w:t>
+                <w:t xml:space="preserve">Advancements in nuclear waste vitrification: a multifaceted modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04717481v1</w:t>
+              <w:t xml:space="preserve">GLOBAL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04651387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature environmental scanning electron microscopy characterization of transient phase formation during conversion of simulated nuclear waste feed to glass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Observation of glass synthesis and reactivity by in-situ high temperature ESEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pokorný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Schuller</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04761232v1</w:t>
+              <w:t xml:space="preserve">2024 Glass &amp; Optical Materials Division Annual Meeting (GOMD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Las Vegas (USA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Nuclear glass synthesis: focus on liquid waste dissolution kinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Advancements in Nuclear Waste Vitrification: A Multifaceted Modelling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilien Sauvage</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04717478v1</w:t>
+              <w:t xml:space="preserve">Global 2024 - International Conference on Nuclear Fuel Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tokyo (Japan), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion chimique dans le verre</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modelisation of liquid nuclear waste vitrification : focus on the chemical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04732972v1</w:t>
+              <w:t xml:space="preserve">sumglass2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nîme, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04673050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-liquid phase separation in borosilicate glass enriched in MoO3 – experimental investigations and thermodynamic calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic models for phase separation and crystallization in nuclear glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04717483v1</w:t>
+              <w:t xml:space="preserve">Sumglass 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04673048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient melt formation and its effect on conversion phenomena during nuclear waste vitrification – HT‐ESEM analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling phase separation in the melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cartalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04717480v1</w:t>
+              <w:t xml:space="preserve">SumGlass 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04672997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-liquid phase separation in borosilicate glass enriched in MoO3 – experimental investigations and thermodynamic calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la vitrification des déchets nucléaires en alimentation liquide : Focus sur les processus chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Georges Mikaelian</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04018939v1</w:t>
+              <w:t xml:space="preserve">Atelier USTV Propriétés physiques des verres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04676187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of a sodium‐molybdenum borosilicate melt undergoing phase separation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">International Perspectives on Glass Waste Form Development for Low and intermediary Level Radioactive Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John S Mccloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04717479v1</w:t>
+              <w:t xml:space="preserve">International Summer School Sumglass 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nimes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion chimique dans le verre</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeling of liquid nuclear waste vitrification: focus on the chemical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-04673047v1</w:t>
+              <w:t xml:space="preserve">Workshop TC 18 ICG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nimes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the volatilization of Cesium and Rhenium in the waste vitrification process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Observation of glass synthesis by in-situ high temperature ESEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pokorný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">cea-03442399v1</w:t>
+              <w:t xml:space="preserve">SumGlass 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04673049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-liquid phase separation in borosilicate glass enriched in MoO3 experimental investigations and thermodynamic calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Glass melting and phase separation: Modeling and simulation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolani Paraiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cartalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cea-04647820v1</w:t>
+              <w:t xml:space="preserve">gomd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, BALTIMORE, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04676188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of chemical reactions taking place during the vitrification of high level nuclear waste</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spontaneously crystallizing glass-ceramic mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John S. Mccloy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04717484v1</w:t>
+              <w:t xml:space="preserve">ICG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04673046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of chemical reactions taking place during the vitrification of high level waste in cold crucible</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Phase separation and crystallization mechanisms in nuclear glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Burov</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cartalade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">cea-03908572v1</w:t>
+              <w:t xml:space="preserve">CORNING SUMMIT 2021 – Web conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, CORNING, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04665179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitrification of wastes: from unwanted to controlled crystallization, a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An integrated thermodynamic approach for phase separation and crystallization in nuclear glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cartalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">cea-04647821v1</w:t>
+              <w:t xml:space="preserve">MRS 2021 – 45th Scientific Basis for Nuclear Waste Management (SBNWM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04673000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of immiscibility in calcium borosilicates used for the immobilization of Mo 6+ under Au‐irradiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic Modelling of the Pd-Ru-Te-O for Nuclear High-Level Waste Immobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ian Farnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04717490v1</w:t>
+              <w:t xml:space="preserve">MRS 2020 virtual Spring/Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04358299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous alteration of silicate glass: state of knowledge and perspectives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nuclear energy and waste vitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolani Paraiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Materials Degradation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04717488v1</w:t>
+              <w:t xml:space="preserve">Glass trend webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Marcoule, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04650209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous alteration of silicate glass: State of knowledge and perspectives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">CEA's research tools for the treatment and conditioning of radioactive waste by vitrification and high temperature processes – Contributions to the THERAMIN H2020 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hollebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Materials Degradation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">cea-03332396v1</w:t>
+              <w:t xml:space="preserve">EURADWASTE ’19: 9th EC conference on management of radioactive waste community policy and research on disposal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pitești, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Reactivity at High Temperature</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LIBS measurement in vitrification of HLW process towards a development of online chemical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-V. Guillaubez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L'Hermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04443123v1</w:t>
+              <w:t xml:space="preserve">WM2018 Conference - Waste Management 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of powellite crystallite expansion within nano-phase separated amorphous matrices under Au-irradiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ian Farnan</w:t>
+                <w:t xml:space="preserve">Nuclear Liquid Wastes Calcination: The High-Level French Experience – 17184</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Didierlaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Veyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04717491v1</w:t>
+              <w:t xml:space="preserve">WM2017 Conference, March 5 9, 2017, Phoenix, Arizona, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Phoenix, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02435098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion-irradiated multi-phase calcium borosilicates: implications to molybdenum incorporation, microstructure, and network topology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glass, crystallization and phase separation an insight into glass enriched in MoO$_3$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04717493v1</w:t>
+              <w:t xml:space="preserve">Joint ICTP-IAEA Workshop on Fundamentals of Vitrification and Vitreous Materials for Nuclear Waste Immobilization (smr 3159)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Trieste, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02400187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chemical diffusion on crystal growth in sodium borosilicate glasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Modelisation de l'elaboration de verre en creuset froid inductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbarossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02045552v1</w:t>
+              <w:t xml:space="preserve">Journees "Verre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02437068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and thermodynamic factors controlling the dissolution of molybdate-bearing calcines during nuclear glass synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Modélisation thermodynamique de l'interaction entre le verre et les phases molybdates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Flèche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02349685v1</w:t>
+              <w:t xml:space="preserve">2ème réunion sur la Thermodynamique des Matériaux Haute Température organisée par le GdR ThermatHT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Annecy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a maximum damage structure for Xe-irradiated borosilicate glass ceramics containing powellite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Facq</w:t>
+                <w:t xml:space="preserve">New insights into oxide glass structure from a combined experimental and computational solid-state NMR approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02459627v1</w:t>
+              <w:t xml:space="preserve">Glass &amp; Optical Materials Division (GOMD) Annual Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Miami, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02352771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a maximum damage structure for Xe-irradiated borosilicate glass ceramics containing powellite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Multinuclear solid state NMR investigations of simplified French Nnuclear waste glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Peuget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04717495v1</w:t>
+              <w:t xml:space="preserve">Nuclear waste disposal: designing materials for the end of time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02352766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent diffusion in sodium borosilicate glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Mostefaoui</w:t>
+                <w:t xml:space="preserve">Impact of crystallization of apatite on the structure and chemical durability of borosilicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Nicoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">cea-01617048v1</w:t>
+              <w:t xml:space="preserve">MRS Scientific Basis for Nuclear Waste Management XXXIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of composition and beta irradiation on phase separation in multiphase amorphous calcium borosilicates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Schuller</w:t>
+                <w:t xml:space="preserve">Combining experimental and computational solid state NMR: A new tool for structure determination of borosilicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">cea-01576463v1</w:t>
+              <w:t xml:space="preserve">iMR CdT Research COnference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Warwick, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02352773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-irradiation effects on the formation and stability of CaMoO$_4 in a soda lime borosilicate glass ceramic for nuclear waste storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Peuget</w:t>
+                <w:t xml:space="preserve">First-principles and experimental NMR study of sodium silicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari P. Seitsonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">cea-01538775v1</w:t>
+              <w:t xml:space="preserve">Winter Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Modena, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02362618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">133 Cs and 23 Na MAS NMR Spectroscopy of Molybdate Crystallization in Model Nuclear Glasses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude des verres d'oxydes par dynamique moléculaire à champ de force polarisable et RMN premiers principes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04717499v1</w:t>
+              <w:t xml:space="preserve">Workshop SIMADES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Marcoule, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02362899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">133 Cs and 23 Na MAS NMR Spectroscopy of Molybdate Crystallization in Model Nuclear Glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+                <w:t xml:space="preserve">Glass structure form a combined experimental and computational solid-state NMR Approach: the MD-GIPAW method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02045468v1</w:t>
+              <w:t xml:space="preserve">The International conference on phosphate glasses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Parbudice, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02362617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth silicate crystallization in borosilicate glasses: Effect on structural and chemical durability properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+                <w:t xml:space="preserve">Crystallization Kinetics of Apatite and Powellite in a Borosilicate Glass Under Thermal Gradient Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">cea-01277667v1</w:t>
+              <w:t xml:space="preserve">XIII International Conference on the Physics of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Yichang Three Gorges, China. pp.3-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2013.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth silicate crystallization in borosilicate glasses: Effect on structural and chemical durability properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diffusion des rayons X aux petits angles dans des verres, demixion, cristallisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04717500v1</w:t>
+              <w:t xml:space="preserve">13ièmes journées de la Matière Condensée de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpeliier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European consensus statement on leptospirosis in dogs and cats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de tension de surface en température : application au cas verres de confinement des déchets nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Animal Practice</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01608548v1</w:t>
+              <w:t xml:space="preserve">journées Bilan Matinex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation and crystallization effects on the structure and durability of molybdenum borosilicate glass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantification of boron by epma in nuclear glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01187789v1</w:t>
+              <w:t xml:space="preserve">12th European Workshop on Modern Developments and Applications in Microbeam Analysis (EMAS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMAS, May 2011, Angers (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04731324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation and crystallization effects on the structure and durability of molybdenum borosilicate glass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+                <w:t xml:space="preserve">Effect of cooling rate and heat treatment on ceramic microstructure and chemical durability. Materials Research Society Symposium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Advocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pj Mcglinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bonnetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...1388 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Society Symposium - Proceedings; 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Cambridge (Angleterre), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Ispas</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">hal-00628005v1</w:t>
+                <w:t xml:space="preserve">hal-04732913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead glasses: recycling and properties control for sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Brunswic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(ICG2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Berlin, Germany. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04676189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la vitrification des déchets nucléaires en alimentation liquide : Focus sur les processus chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'USTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, NICE, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04665175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la vitrification des déchets nucléaires en alimentation liquide: Focus sur les processus chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées USTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nice (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les verres au plomb : des études amonts aux procédés industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Brunswic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rennes, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04672998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of impregnation parameters on the structure and properties of plasma sprayed alumina coating impregnated with aluminum phosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Souyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings Science International COSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Noordwijk, Netherlands. Coatings Science International COSI 2017, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions structurales et microstructurales du verre lors de l'incorporation de déchets nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toplis M.J.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02361693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10877,161 +10903,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation and crystallization in soda-lime borosilicate glass enriched in MoO3 studied by in situ Raman spectroscopy at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId294"/>
+      <w:footerReference w:type="default" r:id="rId297"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11099,51 +11125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C8EC577"/>
+    <w:nsid w:val="7FCF392F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11330,51 +11356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-schuller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4511-4568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151894930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705959v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pokorn&#253;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04651387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sauvage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nabyl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;gnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705849v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Quintard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706007v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04672997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cartalade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Verdier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mccloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Podor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quintard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolani Paraiso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Mccloy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04665179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04650209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hollebecque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Guillaubez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L'Hermite" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400187v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Didierlaurent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigues" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ledoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbarossa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vasconcelos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pacaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Angeli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nicoleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509088v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fl&#232;che" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362618v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari P. Seitsonen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362899v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delattre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Faivre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820766v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pelloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Merlet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732913v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Advocat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Mcglinn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leturcq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnetier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717481v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccloy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Riley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Dixon Wilkins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Evarts" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bussey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2024.08.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04761232v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137619" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717478v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155329" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274040" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benigni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;gaud-Bordier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121997" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Vernerov&#225;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Klou&#382;ek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cincibusov&#225;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kohoutkov&#225;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19361" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717479v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vasseur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lancelotti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16650" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673047v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03442399v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153381" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04647820v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717484v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paraiso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaitre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153878" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03908572v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemaitre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04647821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.111" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717490v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Patel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Facq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Farnan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17637" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angeli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00190-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03332396v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443123v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013246" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717491v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lampronti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp02447c" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717493v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma B. Patel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-03714-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045552v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pablo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Toplis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostefaoui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.10.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349685v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bou&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.037" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459627v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Facq" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.08.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717495v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01617048v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toplis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouillart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.10.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01576463v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P. Facq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.06.018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01538775v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio I. Lampronti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02657" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717499v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kroeker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wren" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Greer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14082" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NR9T4HK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045468v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.02.003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717500v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608548v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Francey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hartmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hugonnard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kohn" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsap.12328" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-261459F0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187789v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.07.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL04N091-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717501v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788896v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rogez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.019" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732937v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Younsi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise R&#233;gnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445204v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boucetta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.015" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01806381v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717502v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.012" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CTHSR43-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732927v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157467v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Toplis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717503v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matzen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.07.029" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9HR27FZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732920v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054110" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684182v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Boucetta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202156y" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628005v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DSF5Z94-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676189v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacombe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Brunswic" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04665175v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04672998v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433873v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souyris" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361693v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toplis M.J." TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994577v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Magnin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-schuller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4511-4568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151894930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cachot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Del Campo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2026.156652" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Sauvage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155329" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccloy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Riley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Dixon Wilkins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Evarts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bussey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2024.08.025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04761232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pokorn&#253;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nabyl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137619" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benigni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;gaud-Bordier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121997" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lancelotti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16650" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274040" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Vernerov&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Klou&#382;ek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cincibusov&#225;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kohoutkov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19361" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03442399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153381" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04647820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paraiso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sauvage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaitre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153878" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03908572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolani Paraiso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemaitre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443123v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013246" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angeli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00190-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03332396v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Angeli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04647821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Mccloy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.111" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717490v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Patel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Facq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Farnan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17637" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lampronti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp02447c" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717493v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma B. Patel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-03714-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045552v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pablo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Toplis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostefaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.10.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bou&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.037" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Facq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.08.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717495v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01538775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P. Facq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio I. Lampronti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02657" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01617048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toplis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouillart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.10.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01576463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.06.018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045468v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kroeker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wren" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Greer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14082" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NR9T4HK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717499v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277667v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nicoleau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.02.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187789v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.07.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL04N091-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Francey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hartmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hugonnard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kohn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsap.12328" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-261459F0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01806381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cartalade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Younsi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise R&#233;gnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boucetta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788896v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rogez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CTHSR43-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732927v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157467v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Toplis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717503v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delattre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;gnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matzen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.07.029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9HR27FZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732920v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054110" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684182v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Boucetta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202156y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628005v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DSF5Z94-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04651387v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705849v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673048v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04672997v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Verdier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676187v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Quintard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769581v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mccloy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769526v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Podor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quintard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673049v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673046v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04665179v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673000v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358299v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04650209v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743670v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hollebecque" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339105v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Guillaubez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L'Hermite" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435098v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Didierlaurent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigues" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ledoux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400187v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437068v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbarossa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509088v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fl&#232;che" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352771v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vasconcelos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delaye" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pacaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352766v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733967v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352773v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362618v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari P. Seitsonen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362899v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362617v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massoni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820655v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Faivre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820766v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731324v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pelloux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Merlet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732913v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Advocat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Mcglinn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fillet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leturcq" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnetier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676189v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacombe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Brunswic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04665175v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706139v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04672998v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433873v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souyris" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361693v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toplis M.J." TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994577v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Magnin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>