--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1945,391 +1945,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03908572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Reactivity at High Temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aqueous alteration of silicate glass: State of knowledge and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mear</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Lautru</w:t>
+                <w:t xml:space="preserve">Stephane Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621013246⟩</w:t>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-021-00190-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443123v1</w:t>
+                <w:t xml:space="preserve">cea-03332396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous alteration of silicate glass: state of knowledge and perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gin</w:t>
+                <w:t xml:space="preserve">Glass Reactivity at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+                <w:t xml:space="preserve">François O. Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Angeli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Schuller</w:t>
+                <w:t xml:space="preserve">Lionel Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Materials Degradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (1), pp.42. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Microscopy and Microanalysis, 27, pp.49-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41529-021-00190-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621013246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717488v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous alteration of silicate glass: State of knowledge and perspectives</w:t>
+                <w:t xml:space="preserve">Aqueous alteration of silicate glass: state of knowledge and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Gin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Stéphane Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Angeli</w:t>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Materials Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5 (1), pp.1-20. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41529-021-00190-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03332396v1</w:t>
+                <w:t xml:space="preserve">hal-04717488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitrification of wastes: from unwanted to controlled crystallization, a review</w:t>
               </w:r>
@@ -3542,73 +3542,85 @@
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 478, pp.29-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01617048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of composition and beta irradiation on phase separation in multiphase amorphous calcium borosilicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karishma B. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3657,2378 +3669,2274 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 473, pp.1-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01576463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">133 Cs and 23 Na MAS NMR Spectroscopy of Molybdate Crystallization in Model Nuclear Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Kroeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandon Greer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99 (5), pp.1557-1564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jace.14082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045468v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">133 Cs and 23 Na MAS NMR Spectroscopy of Molybdate Crystallization in Model Nuclear Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Kroeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandon Greer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99 (5), pp.1557-1564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jace.14082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717499v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth silicate crystallization in borosilicate glasses: Effect on structural and chemical durability properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 438, pp.37-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01277667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth silicate crystallization in borosilicate glasses: Effect on structural and chemical durability properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 438, pp.37-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation and crystallization effects on the structure and durability of molybdenum borosilicate glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 427, pp.120-133. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.07.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01187789v1</w:t>
+                <w:t xml:space="preserve">hal-04717501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation and crystallization effects on the structure and durability of molybdenum borosilicate glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 427, pp.120-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717501v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European consensus statement on leptospirosis in dogs and cats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Francey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Hugonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Small Animal Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (3), pp.159-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jsap.12328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of Phase-field Models for Crystal Growth and Phase Separation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Determination of Thermodynamical Quantities in Oxide Mixtures and Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Younsi</w:t>
+                <w:t xml:space="preserve">Benigni P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Régnier</w:t>
+                <w:t xml:space="preserve">Jacques Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7, pp.72 - 78. </w:t>
+              <w:t xml:space="preserve">, 2014, 7, pp.138 - 147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01806381v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of Phase-field Models for Crystal Growth and Phase Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cartalade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7, pp.72-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ ESEM Experiment Applied to the Description of Chemical Processes during Glass Elaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boucetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7, pp.111-116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Determination of Thermodynamical Quantities in Oxide Mixtures and Glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rogez</w:t>
+                <w:t xml:space="preserve">Simulations of Phase-field Models for Crystal Growth and Phase Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cartalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7, pp.138 - 147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.10.019⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 7, pp.72 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788896v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01806381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and mineralogical modifications of simplified radioactive waste calcine during heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Toplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 448 (1-3), pp.8-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Determination of Thermodynamical Quantities in Oxide Mixtures and Glasses</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical and mineralogical modifications of simplified radioactive waste calcine during heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Toplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.10.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 448 (1–3), pp.8-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732927v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and mineralogical modifications of simplified radioactive waste calcine during heat treatment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Image analysis study of crystallization in two glass compositions of nuclear interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Matzen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 379, pp.112-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157467v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image analysis study of crystallization in two glass compositions of nuclear interest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Régnier</w:t>
+                <w:t xml:space="preserve">Effect of temperature and thermal history on borosilicate glass structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.07.029⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (5), pp.054110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04717503v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and thermal history on borosilicate glass structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique de Ligny</w:t>
+                <w:t xml:space="preserve">Mechanism of RuO2 Crystallization in Borosilicate Glass: An Original in Situ ESEM Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassiba Boucetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054110⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.3478-3489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic202156y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732920v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of RuO2 Crystallization in Borosilicate Glass: An Original in Situ ESEM Approach</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Insight into sodium silicate glass structural organization by multinuclear NMR combined with first-principles calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6036,51 +5944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Ispas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (9), pp.2453-2469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6152,293 +6060,293 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements in nuclear waste vitrification: a multifaceted modelling approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Régnier</w:t>
+                <w:t xml:space="preserve">Observation of glass synthesis and reactivity by in-situ high temperature ESEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pokorný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François O. Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBAL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">2024 Glass &amp; Optical Materials Division Annual Meeting (GOMD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Las Vegas (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04651387v1</w:t>
+                <w:t xml:space="preserve">hal-04705959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of glass synthesis and reactivity by in-situ high temperature ESEM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Méar</w:t>
+                <w:t xml:space="preserve">Advancements in nuclear waste vitrification: a multifaceted modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Glass &amp; Optical Materials Division Annual Meeting (GOMD 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Las Vegas (USA), United States</w:t>
+              <w:t xml:space="preserve">GLOBAL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705959v1</w:t>
+                <w:t xml:space="preserve">cea-04651387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancements in Nuclear Waste Vitrification: A Multifaceted Modelling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6460,887 +6368,887 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global 2024 - International Conference on Nuclear Fuel Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Tokyo (Japan), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation of liquid nuclear waste vitrification : focus on the chemical processes</w:t>
+                <w:t xml:space="preserve">Modélisation de la vitrification des déchets nucléaires en alimentation liquide : Focus sur les processus chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">sumglass2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nîme, France</w:t>
+              <w:t xml:space="preserve">Atelier USTV Propriétés physiques des verres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04673050v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04676187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic models for phase separation and crystallization in nuclear glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Fossati</w:t>
+                <w:t xml:space="preserve">Modelisation of liquid nuclear waste vitrification : focus on the chemical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sumglass 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nîmes, France</w:t>
+              <w:t xml:space="preserve">sumglass2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nîme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04673048v1</w:t>
+                <w:t xml:space="preserve">cea-04673050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling phase separation in the melt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Werner Verdier</w:t>
+                <w:t xml:space="preserve">Thermodynamic models for phase separation and crystallization in nuclear glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SumGlass 2023</w:t>
+              <w:t xml:space="preserve">Sumglass 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04672997v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04673048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la vitrification des déchets nucléaires en alimentation liquide : Focus sur les processus chimiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+                <w:t xml:space="preserve">Modeling phase separation in the melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cartalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier USTV Propriétés physiques des verres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">SumGlass 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04676187v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04672997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Perspectives on Glass Waste Form Development for Low and intermediary Level Radioactive Waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John S Mccloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Summer School Sumglass 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of liquid nuclear waste vitrification: focus on the chemical processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of glass synthesis by in-situ high temperature ESEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pokorný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop TC 18 ICG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">SumGlass 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769526v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04673049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of glass synthesis by in-situ high temperature ESEM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of liquid nuclear waste vitrification: focus on the chemical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SumGlass 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Workshop TC 18 ICG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04673049v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass melting and phase separation: Modeling and simulation approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7349,123 +7257,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolani Paraiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cartalade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">gomd</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, BALTIMORE, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04676188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneously crystallizing glass-ceramic mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7494,410 +7402,410 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04673046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation and crystallization mechanisms in nuclear glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cartalade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORNING SUMMIT 2021 – Web conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, CORNING, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04665179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated thermodynamic approach for phase separation and crystallization in nuclear glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cartalade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fossati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS 2021 – 45th Scientific Basis for Nuclear Waste Management (SBNWM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04673000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Modelling of the Pd-Ru-Te-O for Nuclear High-Level Waste Immobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS 2020 virtual Spring/Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04358299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear energy and waste vitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7926,2226 +7834,2226 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glass trend webinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04650209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEA's research tools for the treatment and conditioning of radioactive waste by vitrification and high temperature processes – Contributions to the THERAMIN H2020 project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fournier</w:t>
+                <w:t xml:space="preserve">Nicolas Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massoni</w:t>
+                <w:t xml:space="preserve">Jean-François Hollebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURADWASTE ’19: 9th EC conference on management of radioactive waste community policy and research on disposal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Pitești, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIBS measurement in vitrification of HLW process towards a development of online chemical analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michel</w:t>
+                <w:t xml:space="preserve">J.-V. Guillaubez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-V. Guillaubez</w:t>
+                <w:t xml:space="preserve">C. Castano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WM2018 Conference - Waste Management 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Liquid Wastes Calcination: The High-Level French Experience – 17184</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Didierlaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Didierlaurent</w:t>
+                <w:t xml:space="preserve">A. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rodrigues</w:t>
+                <w:t xml:space="preserve">A. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Veyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WM2017 Conference, March 5 9, 2017, Phoenix, Arizona, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02435098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass, crystallization and phase separation an insight into glass enriched in MoO$_3$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rogez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint ICTP-IAEA Workshop on Fundamentals of Vitrification and Vitreous Materials for Nuclear Waste Immobilization (smr 3159)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02400187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation de l'elaboration de verre en creuset froid inductif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbarossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees "Verre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02437068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermodynamique de l'interaction entre le verre et les phases molybdates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Flèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème réunion sur la Thermodynamique des Matériaux Haute Température organisée par le GdR ThermatHT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into oxide glass structure from a combined experimental and computational solid-state NMR approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+                <w:t xml:space="preserve">Mathieu Salanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Salanne</w:t>
+                <w:t xml:space="preserve">J.M. Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glass &amp; Optical Materials Division (GOMD) Annual Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02352771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multinuclear solid state NMR investigations of simplified French Nnuclear waste glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Peuget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear waste disposal: designing materials for the end of time</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02352766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of crystallization of apatite on the structure and chemical durability of borosilicate glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Scientific Basis for Nuclear Waste Management XXXIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining experimental and computational solid state NMR: A new tool for structure determination of borosilicate glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iMR CdT Research COnference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02352773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles and experimental NMR study of sodium silicate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari P. Seitsonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Modena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02362618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des verres d'oxydes par dynamique moléculaire à champ de force polarisable et RMN premiers principes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+                <w:t xml:space="preserve">Mathieu Salanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Salanne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.M. Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop SIMADES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02362899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass structure form a combined experimental and computational solid-state NMR Approach: the MD-GIPAW method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International conference on phosphate glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Parbudice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02362617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization Kinetics of Apatite and Powellite in a Borosilicate Glass Under Thermal Gradient Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII International Conference on the Physics of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Yichang Three Gorges, China. pp.3-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phpro.2013.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion des rayons X aux petits angles dans des verres, demixion, cristallisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Levelut</w:t>
+                <w:t xml:space="preserve">Annelise Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ièmes journées de la Matière Condensée de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpeliier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de tension de surface en température : application au cas verres de confinement des déchets nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Levelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées Bilan Matinex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of boron by epma in nuclear glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+                <w:t xml:space="preserve">Bertrand Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Pelloux</w:t>
+                <w:t xml:space="preserve">Claude Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Workshop on Modern Developments and Applications in Microbeam Analysis (EMAS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMAS, May 2011, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04731324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cooling rate and heat treatment on ceramic microstructure and chemical durability. Materials Research Society Symposium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Advocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Advocat</w:t>
+                <w:t xml:space="preserve">Pj Mcglinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pj Mcglinn</w:t>
+                <w:t xml:space="preserve">C Fillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Fillet</w:t>
+                <w:t xml:space="preserve">G Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bonnetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposium - Proceedings; 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Cambridge (Angleterre), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10155,176 +10063,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead glasses: recycling and properties control for sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Brunswic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(ICG2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Berlin, Germany. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04676189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la vitrification des déchets nucléaires en alimentation liquide : Focus sur les processus chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10333,123 +10241,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'USTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, NICE, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04665175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la vitrification des déchets nucléaires en alimentation liquide: Focus sur les processus chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10458,343 +10366,343 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées USTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nice (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les verres au plomb : des études amonts aux procédés industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Brunswic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rennes, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04672998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of impregnation parameters on the structure and properties of plasma sprayed alumina coating impregnated with aluminum phosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Souyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings Science International COSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Noordwijk, Netherlands. Coatings Science International COSI 2017, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions structurales et microstructurales du verre lors de l'incorporation de déchets nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10803,97 +10711,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toplis M.J.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02361693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10903,161 +10811,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation and crystallization in soda-lime borosilicate glass enriched in MoO3 studied by in situ Raman spectroscopy at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Magnin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId297"/>
+      <w:footerReference w:type="default" r:id="rId296"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11125,51 +11033,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FCF392F"/>
+    <w:nsid w:val="0ADE8A48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11356,51 +11264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-schuller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4511-4568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151894930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cachot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Del Campo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2026.156652" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Sauvage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155329" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccloy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Riley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Dixon Wilkins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Evarts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bussey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2024.08.025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04761232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pokorn&#253;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nabyl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137619" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benigni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;gaud-Bordier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121997" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lancelotti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16650" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274040" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Vernerov&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Klou&#382;ek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cincibusov&#225;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kohoutkov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19361" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03442399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153381" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04647820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paraiso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sauvage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaitre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153878" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03908572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolani Paraiso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemaitre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443123v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013246" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angeli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00190-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03332396v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Angeli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04647821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Mccloy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.111" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717490v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Patel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Facq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Farnan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17637" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lampronti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp02447c" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717493v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma B. Patel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-03714-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045552v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pablo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Toplis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostefaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.10.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bou&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.037" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Facq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.08.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717495v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01538775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P. Facq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio I. Lampronti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02657" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01617048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toplis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouillart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.10.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01576463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.06.018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045468v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kroeker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wren" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Greer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14082" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NR9T4HK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717499v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277667v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nicoleau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.02.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187789v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.07.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL04N091-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Francey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hartmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hugonnard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kohn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsap.12328" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-261459F0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01806381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cartalade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Younsi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise R&#233;gnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boucetta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788896v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rogez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CTHSR43-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732927v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157467v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Toplis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717503v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delattre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;gnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matzen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.07.029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9HR27FZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732920v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054110" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684182v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Boucetta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202156y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628005v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DSF5Z94-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04651387v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705849v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673048v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04672997v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Verdier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676187v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Quintard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769581v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mccloy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769526v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Podor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quintard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673049v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673046v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04665179v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673000v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358299v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04650209v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743670v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hollebecque" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339105v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Guillaubez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L'Hermite" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435098v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Didierlaurent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigues" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ledoux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400187v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437068v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbarossa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509088v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fl&#232;che" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352771v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vasconcelos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delaye" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pacaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352766v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733967v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352773v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362618v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari P. Seitsonen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362899v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362617v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massoni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820655v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Faivre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820766v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731324v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pelloux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Merlet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732913v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Advocat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Mcglinn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fillet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leturcq" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnetier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676189v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacombe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Brunswic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04665175v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706139v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04672998v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433873v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souyris" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361693v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toplis M.J." TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994577v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Magnin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-schuller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4511-4568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151894930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cachot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Del Campo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2026.156652" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Sauvage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155329" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccloy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Riley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Dixon Wilkins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Evarts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bussey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2024.08.025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04761232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pokorn&#253;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nabyl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137619" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benigni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;gaud-Bordier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121997" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lancelotti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16650" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274040" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Vernerov&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Klou&#382;ek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cincibusov&#225;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kohoutkov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19361" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03442399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153381" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04647820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paraiso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sauvage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaitre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153878" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03908572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolani Paraiso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemaitre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03332396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Angeli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00190-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois O. M&#233;ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013246" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angeli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04647821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Mccloy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.111" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717490v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Patel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Facq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Farnan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17637" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lampronti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp02447c" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717493v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma B. Patel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-03714-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045552v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pablo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Toplis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostefaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.10.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bou&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.037" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Facq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.08.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717495v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01538775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P. Facq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio I. Lampronti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02657" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01617048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toplis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouillart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.10.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R94P250T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01576463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.06.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kroeker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wren" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Greer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14082" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NR9T4HK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277667v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nicoleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.02.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717500v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717501v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.07.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL04N091-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Francey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hartmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hugonnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kohn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsap.12328" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-261459F0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788896v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rogez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cartalade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Younsi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise R&#233;gnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.010" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445204v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boucetta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01806381v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717502v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CTHSR43-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157467v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Toplis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717503v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delattre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;gnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matzen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.07.029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9HR27FZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732920v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054110" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684182v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Boucetta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202156y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628005v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DSF5Z94-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04651387v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705849v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676187v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Quintard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673048v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04672997v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Verdier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769581v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mccloy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769526v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Podor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quintard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676188v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673046v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04665179v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673000v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358299v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04650209v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743670v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hollebecque" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339105v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Guillaubez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L'Hermite" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435098v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Didierlaurent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigues" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ledoux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400187v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbarossa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fl&#232;che" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352771v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vasconcelos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delaye" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pacaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352766v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733967v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352773v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362618v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari P. Seitsonen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362899v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362617v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733055v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820655v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Faivre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731324v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pelloux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Merlet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732913v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Advocat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Mcglinn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fillet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leturcq" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnetier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676189v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacombe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Brunswic" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04665175v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706139v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04672998v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433873v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souyris" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361693v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toplis M.J." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994577v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Magnin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>