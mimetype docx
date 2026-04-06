--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1308,180 +1308,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enfants influenceurs : une protection légale en trompe-l'œil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04574565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le salarié malade au prisme du droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur le droit à la preuve en matière prud’homale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -1722,4055 +1722,4055 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le genre à l’épreuve des algorithmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pratique de la prospective et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2022-2, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étendue de l’obligation d’information en cas d’exercice du droit de communication par certains organismes sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port d’une coiffure, apparence physique et sexe : une solution d’une obscure clarté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, p.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le genre à l’épreuve des algorithmes</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur le droit à la preuve en matière prud’homale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°18, p. 59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barème Macron : application obligatoire en cas de licenciement sans cause réelle et sérieuse consacrée par la Chambre sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.908</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discriminations dans l’emploi : Le Défenseur des droits au milieu du gué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barème Macron : montants exprimés en brut et non-cumul avec l’indemnité pour défaut de notification des motifs s’opposant au reclassement du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 892</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident de travail et maladie professionnelle : salve de précisions sur la réparation des préjudices résultant d’une infraction commise par un tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discriminations dans l'emploi : le Défenseur des droits au milieu du gué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03674518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les travailleurs des plateformes numériques : des droits en (dé)construction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°08, p. 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le clair-obscur des congés parentaux en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.étude 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prestation de serment, liberté religieuse et licenciement : les tâtonnements de la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discriminations dans l’accès aux soins subies par les personnes vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle URSSAF : désignation du destinataire de la mise en œuvre au sein du groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effectivité de l’action de groupe en matière de discrimination : une question de temps et de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (20), pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé mentale des salariés à l’épreuve de la crise sanitaire : une course sans fin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...62 lines deleted...]
-                <w:t xml:space="preserve">Réflexions sur le droit à la preuve en matière prud’homale</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle concret de conventionnalité du barème Macron : état des lieux d’une jurisprudence en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, p. 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absence de reconstitution en brut lors de la réintégration des sommes dans l’assiette des cotisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du travail à l’épreuve de l’intérêt supérieur de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, étude 2, page 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus sur les discriminations par algorithme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.680</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03015886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve des discriminations en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre les discriminations dans l'accès à l'emploi en quête de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 05, pp.409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02577156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la présomption d’imputabilité en matière de risques psychosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inconstitutionnalité du droit à communication des données bancaires et de connexion : une tempête dans un verre d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le physique de l’emploi : chronique d’une discrimination banalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n°18, p. 59</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Discriminations dans l’emploi : Le Défenseur des droits au milieu du gué</w:t>
+              <w:t xml:space="preserve">, 2020, 11, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prestations indues et remise gracieuse de dette : appréciation souveraine de la situation de précarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit social à l’épreuve du covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°20, p. 53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condition de notification du taux d’IPP à l’employeur : inapplicabilité de l’article R.434-32 du Code de la sécurité sociale en cas de maladie professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certificat médical constatant l'incapacité de travail : la nécessité d’un examen physique de la victime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Défenseur des droits et les discriminations dans l’emploi : Un bilan en demi-teinte ou quand la volonté ne suffit pas…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.311</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Accident de travail et maladie professionnelle : salve de précisions sur la réparation des préjudices résultant d’une infraction commise par un tiers</w:t>
+              <w:t xml:space="preserve">, 2019, pp.4212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge prud’homal et le barème d’indemnisation : des oubliettes à l’avant-garde !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°10, p. 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retraite anticipée pour carrière longue : la discrimination subie par les objecteurs de conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1211</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Discriminations dans l'emploi : le Défenseur des droits au milieu du gué</w:t>
+              <w:t xml:space="preserve">, 2019, 12, pp.1143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conventionnalité de la représentation équilibrée femmes-hommes aux élections professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°20, p. 77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle saison du feuilleton du Barème d’indemnisation : Le contrôle concret de conventionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Défenseur des droits et les discriminations dans l'emploi : un bilan en demi-teinte ou quand la volonté ne suffit pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 05, pp.311</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les travailleurs des plateformes numériques : des droits en (dé)construction ?</w:t>
+              <w:t xml:space="preserve">, 2019, 06, pp.422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les accords sur l’information-consultation du CSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°5, pp.402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les accords sur l'information-consultation du comité social et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 05, pp.402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve de la discrimination sous le contrôle de la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n°08, p. 51</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Prestation de serment, liberté religieuse et licenciement : les tâtonnements de la Cour de cassation</w:t>
+              <w:t xml:space="preserve">, 2019, 31, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action récursoire de la Caisse : Indépendance des rapports caisse/employeur et caisse/salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le casse-tête de la représentation équilibrée des femmes et des hommes aux élections professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 43, pp.53</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Contrôle URSSAF : désignation du destinataire de la mise en œuvre au sein du groupe</w:t>
+              <w:t xml:space="preserve">, 2018, 31, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Versement transport. Restitution de l'indu incombant à l'URSSAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 1285</w:t>
-[...192 lines deleted...]
-                <w:t xml:space="preserve">L’effectivité de l’action de groupe en matière de discrimination : une question de temps et de méthode</w:t>
+              <w:t xml:space="preserve">, 2018, 12, pp.1157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epilogue de la bataille judiciaire des Chibanis contre la SNCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 20 (20), pp.64</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L’absence de reconstitution en brut lors de la réintégration des sommes dans l’assiette des cotisations</w:t>
+              <w:t xml:space="preserve">, 2018, 20, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard sur l’action du Défenseur des droits en matière de lutte contre les discriminations dans l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Institut régional du travail (1988-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.212-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facebook : espace privé ou public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aménagement raisonnable en matière de handicap : suivez le guide !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 07, pp.527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité de traitement des ressortissants d'un État tiers, titulaire d'un permis unique, dans l'accès aux prestations de sécurité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 1285</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Focus sur les discriminations par algorithme</w:t>
+              <w:t xml:space="preserve">, 2018, 12, pp.1157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénalité financière : Etendue du contrôle juridictionnel et droit à l’erreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aménagement raisonnable en matière de handicap : suivez le guide !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, pp.680</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le physique de l’emploi : chronique d’une discrimination banalisée</w:t>
+              <w:t xml:space="preserve">, 2018, 7/8, pp.527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhésion à un dispositif de préretraite: conditions de contestation de la rupture du contrat de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, pp.52</w:t>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">Application de la présomption d’imputabilité en matière de risques psychosociaux</w:t>
+              <w:t xml:space="preserve">, 2017, 31, pp. 52-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mille-feuille du (non-)droit aux prestations familiales des enfants étrangers hors UE – Le cas de la Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Date d’exigibilité de la contribution patronale sur les attributions d’actions gratuites (AAG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.1148</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Inconstitutionnalité du droit à communication des données bancaires et de connexion : une tempête dans un verre d’eau</w:t>
+              <w:t xml:space="preserve">, 2017, 42, pp.1579</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actions de groupe issues de la loi J21 : outils de modernisation de la justice (sociale) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cotisations sociales : Impossibilité pour l’employeur établi hors de France de désigner un salarié pour remplir ses obligations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.1148</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Le droit social à l’épreuve du covid-19</w:t>
+              <w:t xml:space="preserve">, 2017, 42, pp.1579</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'actualité de la preuve en matière prud'homale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reçu de solde de tout compte: la fin d'une longue valse-hésitation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise à la retraite d'office (chez EDF-GDF) et discrimination fondée sur l'âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n°20, p. 53</w:t>
-[...1904 lines deleted...]
-                <w:t xml:space="preserve">Le reçu de solde de tout compte: la fin d'une longue valse-hésitation?</w:t>
+              <w:t xml:space="preserve">, 2016, 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demande d'astreinte et taux du ressort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'état d'urgence sous surveillance du Défenseur des droits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Aix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2</w:t>
-[...136 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2016, L'état d'urgence, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456160v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01456163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobil-home sauvage donne droit à l'allocation logement</w:t>
               </w:r>
@@ -6967,51 +6967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENRE, ALGORITHMES ET DROIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonifay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7416,51 +7416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sereno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188601v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188596v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481621v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159lp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188595v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04693745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04832646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonifay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736542v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve d'Andrea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03015886v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02577156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272096v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02864091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451879v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02315497v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242282v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533036v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456159v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456160v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04832836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04768329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407423v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01709270v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04708238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736474v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03737599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271592v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sereno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188601v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188596v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481621v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159lp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188595v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04693745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04832646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonifay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736542v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve d'Andrea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03015886v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02577156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272096v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02864091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451879v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02315497v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533036v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456159v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04832836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04768329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407423v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01709270v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04708238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736474v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03737599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271592v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>