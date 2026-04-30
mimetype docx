--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -100,6736 +100,6736 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discrimination syndicale, mesure d'instruction in futurum et RGPD : l'office du juge martelé par la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licenciement, preuve de la discrimination liée au handicap et différence de traitement fondée sur l’âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.1065</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déploiement de l'IA dans le monde du travail : entre pratiques et (non-)droits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04906149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de l'accident de travail et de la faute inexcusable : admission de l'enregistrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18-19, pp.1137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d’expression du salarié et secret des correspondances : une question de contenant et de contenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Défenseur des droits confronté à la protection sociale du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 05, pp.445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05061775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Preuve de l'accident de travail et de la faute inexcusable : admission de l'enregistrement</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligence artificielle soumise à la consultation du CSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action de groupe : quel(s) horizon(s) pour la réparation des préjudices en droit social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05428954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/159lp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus de droit implicite et contrôle de l’Urssaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 18-19, pp.1137</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Liberté d’expression du salarié et secret des correspondances : une question de contenant et de contenu</w:t>
+              <w:t xml:space="preserve">, 2024, 19-20, pp.1141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle Urssaf : annulation des dispositions de la charte du cotisant relative aux « investigations sur support dématérialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19-20, pp.1141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention des risques psychosociaux en contexte de télétravail : des questions (encore et toujours) en suspens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (1), pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place du Défenseur des droits dans le traitement pénal des discriminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.699</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04685546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation vaccinale contre la covid-19 et suspension du contrat de travail : la saga continue…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 7, pp.66</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L’intelligence artificielle soumise à la consultation du CSE</w:t>
+              <w:t xml:space="preserve">, 2024, 19, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve : Être loyal ou déloyal, telle est la question !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 19, pp.56</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Action de groupe : quel(s) horizon(s) pour la réparation des préjudices en droit social ?</w:t>
+              <w:t xml:space="preserve">, 2024, 8, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès au(x) droit(s), pierre angulaire de l'action du Défenseur des droits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.1000</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04436480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à la preuve : applications pratiques et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfants influenceurs : une protection légale en trompe-l'œil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04574565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le salarié malade au prisme du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imputabilité au travail des lésions apparues à la suite d’un accident du travail pour une maladie professionnelle : présomption et charge de la preuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre (in)visible le témoin sous couvert de la liberté de la preuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, p. 62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recevabilité conditionnelle de la preuve par client mystère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40, pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur le droit à la preuve en matière prud’homale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, p. 59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre à l’épreuve des algorithmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Morin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pratique de la prospective et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2022-2, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étendue de l’obligation d’information en cas d’exercice du droit de communication par certains organismes sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port d’une coiffure, apparence physique et sexe : une solution d’une obscure clarté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, p.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur le droit à la preuve en matière prud’homale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°18, p. 59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les travailleurs des plateformes numériques : des droits en (dé)construction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°08, p. 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le clair-obscur des congés parentaux en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.étude 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barème Macron : application obligatoire en cas de licenciement sans cause réelle et sérieuse consacrée par la Chambre sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.908</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discriminations dans l’emploi : Le Défenseur des droits au milieu du gué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barème Macron : montants exprimés en brut et non-cumul avec l’indemnité pour défaut de notification des motifs s’opposant au reclassement du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 892</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident de travail et maladie professionnelle : salve de précisions sur la réparation des préjudices résultant d’une infraction commise par un tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discriminations dans l'emploi : le Défenseur des droits au milieu du gué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03674518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discriminations dans l’accès aux soins subies par les personnes vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle URSSAF : désignation du destinataire de la mise en œuvre au sein du groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prestation de serment, liberté religieuse et licenciement : les tâtonnements de la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effectivité de l’action de groupe en matière de discrimination : une question de temps et de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (20), pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé mentale des salariés à l’épreuve de la crise sanitaire : une course sans fin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sereno</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15, pp.7-16. </w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Licenciement, preuve de la discrimination liée au handicap et différence de traitement fondée sur l’âge</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle concret de conventionnalité du barème Macron : état des lieux d’une jurisprudence en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, p. 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absence de reconstitution en brut lors de la réintégration des sommes dans l’assiette des cotisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du travail à l’épreuve de l’intérêt supérieur de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, étude 2, page 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus sur les discriminations par algorithme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.680</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03015886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve des discriminations en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre les discriminations dans l'accès à l'emploi en quête de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 05, pp.409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02577156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la présomption d’imputabilité en matière de risques psychosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inconstitutionnalité du droit à communication des données bancaires et de connexion : une tempête dans un verre d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le physique de l’emploi : chronique d’une discrimination banalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prestations indues et remise gracieuse de dette : appréciation souveraine de la situation de précarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit social à l’épreuve du covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°20, p. 53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les accords sur l'information-consultation du comité social et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 05, pp.402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve de la discrimination sous le contrôle de la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condition de notification du taux d’IPP à l’employeur : inapplicabilité de l’article R.434-32 du Code de la sécurité sociale en cas de maladie professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certificat médical constatant l'incapacité de travail : la nécessité d’un examen physique de la victime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Défenseur des droits et les discriminations dans l’emploi : Un bilan en demi-teinte ou quand la volonté ne suffit pas…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.4212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge prud’homal et le barème d’indemnisation : des oubliettes à l’avant-garde !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°10, p. 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retraite anticipée pour carrière longue : la discrimination subie par les objecteurs de conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.1143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conventionnalité de la représentation équilibrée femmes-hommes aux élections professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°20, p. 77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle saison du feuilleton du Barème d’indemnisation : Le contrôle concret de conventionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Défenseur des droits et les discriminations dans l'emploi : un bilan en demi-teinte ou quand la volonté ne suffit pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 06, pp.422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les accords sur l’information-consultation du CSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°5, pp.402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aménagement raisonnable en matière de handicap : suivez le guide !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7/8, pp.527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Versement transport. Restitution de l'indu incombant à l'URSSAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.1157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le casse-tête de la représentation équilibrée des femmes et des hommes aux élections professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action récursoire de la Caisse : Indépendance des rapports caisse/employeur et caisse/salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epilogue de la bataille judiciaire des Chibanis contre la SNCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard sur l’action du Défenseur des droits en matière de lutte contre les discriminations dans l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Institut régional du travail (1988-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.212-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facebook : espace privé ou public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aménagement raisonnable en matière de handicap : suivez le guide !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 07, pp.527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité de traitement des ressortissants d'un État tiers, titulaire d'un permis unique, dans l'accès aux prestations de sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.1157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénalité financière : Etendue du contrôle juridictionnel et droit à l’erreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cotisations sociales : Impossibilité pour l’employeur établi hors de France de désigner un salarié pour remplir ses obligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.1579</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhésion à un dispositif de préretraite: conditions de contestation de la rupture du contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, pp. 52-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mille-feuille du (non-)droit aux prestations familiales des enfants étrangers hors UE – Le cas de la Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Date d’exigibilité de la contribution patronale sur les attributions d’actions gratuites (AAG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.1579</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actions de groupe issues de la loi J21 : outils de modernisation de la justice (sociale) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'actualité de la preuve en matière prud'homale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.1065</w:t>
-[...455 lines deleted...]
-                <w:t xml:space="preserve">Obligation vaccinale contre la covid-19 et suspension du contrat de travail : la saga continue…</w:t>
+              <w:t xml:space="preserve">, 2016, pp.1288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reçu de solde de tout compte: la fin d'une longue valse-hésitation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise à la retraite d'office (chez EDF-GDF) et discrimination fondée sur l'âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19, pp.54</w:t>
-[...4414 lines deleted...]
-                <w:t xml:space="preserve">Le reçu de solde de tout compte: la fin d'une longue valse-hésitation?</w:t>
+              <w:t xml:space="preserve">, 2016, 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demande d'astreinte et taux du ressort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'état d'urgence sous surveillance du Défenseur des droits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Aix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Demande d'astreinte et taux du ressort</w:t>
+              <w:t xml:space="preserve">, 2016, L'état d'urgence, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobil-home sauvage donne droit à l'allocation logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015-3, pp.105-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travailleur transsexuel et la preuve de la discrimination. Cour d'appel d'Aix-en-Provence versus Défenseur des droits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de la résiliation judiciaire du contrat de travail dans un contexte de harcèlement moral. Une dissonance avec la solution dégagée par la Cour de cassation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014-1, pp.131-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation en des termes injurieux incompatible avec l'exigence d'impartialité. Du mauvais usage de la notion de servage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014-1, pp.65-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus sur les délais de prescription du contentieux prud'homal après la loi sur la sécurisation de l'emploi (loi n°2013-504 du 14 juin 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013-4, pp.137-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de la force probante de l'audition du Défenseur des droits devant la Cour d'appel d'Aix-en-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012-2, pp.161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'audition de droit de la HALDE confrontée au principe de l'égalité des armes - Dans la perspective du projet de loi relatif au Défenseur des droits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2015-4</w:t>
-[...515 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2010, 2010-3, pp.1304-1313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les algorithmes de la protection sociale : des biais de tout genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, algorithmes et genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127, 2025, Droits, pouvoirs &amp; sociétés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tribulations du juge prud’homal dans la réparation des discriminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société de législation comparée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux du contentieux de la lutte contre les discriminations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, , pp.123-150, 2024, Trans Europe Experts, 978-2-36517-148-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense des droits en contexte de dématérialisation des droits sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Del Sol; Sophie Ginon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La digitalisation au service des demandeurs d’emploi : une évolution ambiguë</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IODE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-94, 2024, Amplitude du droit, 978-2-9581843-5-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mirage de l’égalité professionnelle entre les femmes et les hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Casile-Hugues (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, violences et rapports femmes-hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, p. 187, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les biais discriminatoires des algorithmes : du constat à l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser, calculer, délibérer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp.173, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Défenseur des droits face au fait religieux en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fait religieux dans l’entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, pp. 45-52, 2018, coll. Centre de droit social, 9782731410853</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action du Défenseur des droits en matière d'accès aux prestations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discriminations et protection sociale - Enjeux contemporains et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Damien Bondat, Maître de conférences, Univ. de Toulon, CERC; Kristel Meiffret, Maître de conférences, Univ. de Lorraine, IFG, Mar 2025, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983550v1</w:t>
-              </w:r>
-[...473 lines deleted...]
-                <w:t xml:space="preserve">hal-01709270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7416,51 +7416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sereno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188601v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188596v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481621v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159lp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188595v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04693745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04832646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonifay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736542v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve d'Andrea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03015886v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02577156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272096v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02864091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451879v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02315497v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533036v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456159v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04832836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04768329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407423v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01709270v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04708238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736474v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03737599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271592v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sereno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983545v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188601v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061775v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428954v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159lp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04693745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04832646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407413v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonifay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve d'Andrea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03015886v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02577156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272096v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02864091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02315497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966604v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592431v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456159v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04832836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04768329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407423v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736559v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01709270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983550v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04708238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736474v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03737599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271592v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>