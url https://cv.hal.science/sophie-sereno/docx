--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -66,6871 +66,6940 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Licenciement, preuve de la discrimination liée au handicap et différence de traitement fondée sur l’âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.1065</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discrimination syndicale, mesure d'instruction in futurum et RGPD : l'office du juge martelé par la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Licenciement, preuve de la discrimination liée au handicap et différence de traitement fondée sur l’âge</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déploiement de l'IA dans le monde du travail : entre pratiques et (non-)droits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04906149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Défenseur des droits confronté à la protection sociale du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 05, pp.445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05061775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réglementer l'IA dans l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.131-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de l'accident de travail et de la faute inexcusable : admission de l'enregistrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18-19, pp.1137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d’expression du salarié et secret des correspondances : une question de contenant et de contenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligence artificielle soumise à la consultation du CSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action de groupe : quel(s) horizon(s) pour la réparation des préjudices en droit social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05428954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/159lp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus de droit implicite et contrôle de l’Urssaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19-20, pp.1141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle Urssaf : annulation des dispositions de la charte du cotisant relative aux « investigations sur support dématérialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19-20, pp.1141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention des risques psychosociaux en contexte de télétravail : des questions (encore et toujours) en suspens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (1), pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place du Défenseur des droits dans le traitement pénal des discriminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.699</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04685546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation vaccinale contre la covid-19 et suspension du contrat de travail : la saga continue…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve : Être loyal ou déloyal, telle est la question !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès au(x) droit(s), pierre angulaire de l'action du Défenseur des droits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04436480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à la preuve : applications pratiques et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfants influenceurs : une protection légale en trompe-l'œil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04574565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le salarié malade au prisme du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recevabilité conditionnelle de la preuve par client mystère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40, pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur le droit à la preuve en matière prud’homale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, p. 59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imputabilité au travail des lésions apparues à la suite d’un accident du travail pour une maladie professionnelle : présomption et charge de la preuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre (in)visible le témoin sous couvert de la liberté de la preuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, p. 62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étendue de l’obligation d’information en cas d’exercice du droit de communication par certains organismes sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port d’une coiffure, apparence physique et sexe : une solution d’une obscure clarté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, p.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre à l’épreuve des algorithmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pratique de la prospective et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2022-2, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur le droit à la preuve en matière prud’homale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°18, p. 59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les travailleurs des plateformes numériques : des droits en (dé)construction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°08, p. 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le clair-obscur des congés parentaux en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.étude 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barème Macron : application obligatoire en cas de licenciement sans cause réelle et sérieuse consacrée par la Chambre sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.908</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discriminations dans l’emploi : Le Défenseur des droits au milieu du gué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barème Macron : montants exprimés en brut et non-cumul avec l’indemnité pour défaut de notification des motifs s’opposant au reclassement du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 892</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident de travail et maladie professionnelle : salve de précisions sur la réparation des préjudices résultant d’une infraction commise par un tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discriminations dans l'emploi : le Défenseur des droits au milieu du gué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03674518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prestation de serment, liberté religieuse et licenciement : les tâtonnements de la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discriminations dans l’accès aux soins subies par les personnes vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle URSSAF : désignation du destinataire de la mise en œuvre au sein du groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé mentale des salariés à l’épreuve de la crise sanitaire : une course sans fin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle concret de conventionnalité du barème Macron : état des lieux d’une jurisprudence en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, p. 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effectivité de l’action de groupe en matière de discrimination : une question de temps et de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (20), pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absence de reconstitution en brut lors de la réintégration des sommes dans l’assiette des cotisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du travail à l’épreuve de l’intérêt supérieur de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, étude 2, page 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus sur les discriminations par algorithme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.680</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03015886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le physique de l’emploi : chronique d’une discrimination banalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve des discriminations en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre les discriminations dans l'accès à l'emploi en quête de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 05, pp.409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02577156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la présomption d’imputabilité en matière de risques psychosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inconstitutionnalité du droit à communication des données bancaires et de connexion : une tempête dans un verre d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prestations indues et remise gracieuse de dette : appréciation souveraine de la situation de précarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit social à l’épreuve du covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°20, p. 53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les accords sur l'information-consultation du comité social et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 05, pp.402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve de la discrimination sous le contrôle de la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condition de notification du taux d’IPP à l’employeur : inapplicabilité de l’article R.434-32 du Code de la sécurité sociale en cas de maladie professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certificat médical constatant l'incapacité de travail : la nécessité d’un examen physique de la victime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Défenseur des droits et les discriminations dans l’emploi : Un bilan en demi-teinte ou quand la volonté ne suffit pas…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.4212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge prud’homal et le barème d’indemnisation : des oubliettes à l’avant-garde !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°10, p. 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retraite anticipée pour carrière longue : la discrimination subie par les objecteurs de conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.1143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conventionnalité de la représentation équilibrée femmes-hommes aux élections professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°20, p. 77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle saison du feuilleton du Barème d’indemnisation : Le contrôle concret de conventionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Défenseur des droits et les discriminations dans l'emploi : un bilan en demi-teinte ou quand la volonté ne suffit pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 06, pp.422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les accords sur l’information-consultation du CSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°5, pp.402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aménagement raisonnable en matière de handicap : suivez le guide !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7/8, pp.527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le casse-tête de la représentation équilibrée des femmes et des hommes aux élections professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action récursoire de la Caisse : Indépendance des rapports caisse/employeur et caisse/salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Versement transport. Restitution de l'indu incombant à l'URSSAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.1157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard sur l’action du Défenseur des droits en matière de lutte contre les discriminations dans l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Institut régional du travail (1988-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.212-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facebook : espace privé ou public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aménagement raisonnable en matière de handicap : suivez le guide !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 07, pp.527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epilogue de la bataille judiciaire des Chibanis contre la SNCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité de traitement des ressortissants d'un État tiers, titulaire d'un permis unique, dans l'accès aux prestations de sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.1157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénalité financière : Etendue du contrôle juridictionnel et droit à l’erreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cotisations sociales : Impossibilité pour l’employeur établi hors de France de désigner un salarié pour remplir ses obligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.1579</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhésion à un dispositif de préretraite: conditions de contestation de la rupture du contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, pp. 52-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mille-feuille du (non-)droit aux prestations familiales des enfants étrangers hors UE – Le cas de la Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Date d’exigibilité de la contribution patronale sur les attributions d’actions gratuites (AAG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.1579</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actions de groupe issues de la loi J21 : outils de modernisation de la justice (sociale) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'actualité de la preuve en matière prud'homale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.1065</w:t>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">Liberté d’expression du salarié et secret des correspondances : une question de contenant et de contenu</w:t>
+              <w:t xml:space="preserve">, 2016, pp.1288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reçu de solde de tout compte: la fin d'une longue valse-hésitation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise à la retraite d'office (chez EDF-GDF) et discrimination fondée sur l'âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 7, pp.66</w:t>
-[...5070 lines deleted...]
-                <w:t xml:space="preserve">Le reçu de solde de tout compte: la fin d'une longue valse-hésitation?</w:t>
+              <w:t xml:space="preserve">, 2016, 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demande d'astreinte et taux du ressort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'état d'urgence sous surveillance du Défenseur des droits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Aix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Demande d'astreinte et taux du ressort</w:t>
+              <w:t xml:space="preserve">, 2016, L'état d'urgence, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobil-home sauvage donne droit à l'allocation logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015-3, pp.105-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travailleur transsexuel et la preuve de la discrimination. Cour d'appel d'Aix-en-Provence versus Défenseur des droits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de la résiliation judiciaire du contrat de travail dans un contexte de harcèlement moral. Une dissonance avec la solution dégagée par la Cour de cassation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014-1, pp.131-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation en des termes injurieux incompatible avec l'exigence d'impartialité. Du mauvais usage de la notion de servage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014-1, pp.65-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus sur les délais de prescription du contentieux prud'homal après la loi sur la sécurisation de l'emploi (loi n°2013-504 du 14 juin 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013-4, pp.137-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de la force probante de l'audition du Défenseur des droits devant la Cour d'appel d'Aix-en-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012-2, pp.161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'audition de droit de la HALDE confrontée au principe de l'égalité des armes - Dans la perspective du projet de loi relatif au Défenseur des droits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2015-4</w:t>
-[...550 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010-3, pp.1304-1313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action du Défenseur des droits en matière d'accès aux prestations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discriminations et protection sociale - Enjeux contemporains et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Bondat, Maître de conférences, Univ. de Toulon, CERC; Kristel Meiffret, Maître de conférences, Univ. de Lorraine, IFG, Mar 2025, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les algorithmes de la protection sociale : des biais de tout genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit, algorithmes et genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127, 2025, Droits, pouvoirs &amp; sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tribulations du juge prud’homal dans la réparation des discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société de législation comparée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux du contentieux de la lutte contre les discriminations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, , pp.123-150, 2024, Trans Europe Experts, 978-2-36517-148-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La défense des droits en contexte de dématérialisation des droits sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Del Sol; Sophie Ginon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La digitalisation au service des demandeurs d’emploi : une évolution ambiguë</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IODE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-94, 2024, Amplitude du droit, 978-2-9581843-5-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mirage de l’égalité professionnelle entre les femmes et les hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Casile-Hugues (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit, violences et rapports femmes-hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, p. 187, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biais discriminatoires des algorithmes : du constat à l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser, calculer, délibérer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp.173, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Défenseur des droits face au fait religieux en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le fait religieux dans l’entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, pp. 45-52, 2018, coll. Centre de droit social, 9782731410853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709270v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-04983550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès aux droits dans la Stratégie pauvreté en Occitanie et en PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commissaires à la prévention et la lutte contre la pauvreté · Préfecture de la région Occitanie; Commissaires à la prévention et la lutte contre la pauvreté · Préfecture de la région PACA. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6940,228 +7009,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENRE, ALGORITHMES ET DROIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonifay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit social et intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affiliation au régime de la sécurité sociale (Mayotte) : Absence de condition de possession d’un compte bancaire ou postal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7171,105 +7240,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Defender of rights and discrimination in employment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PU Aix-Marseille. 2017, Droit social, 978-2-7314-1055-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7416,51 +7485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sereno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983545v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188601v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061775v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428954v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159lp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04693745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04832646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407413v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonifay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve d'Andrea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03015886v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02577156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272096v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02864091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02315497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966604v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592431v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456159v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04832836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04768329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407423v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736559v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01709270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983550v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04708238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736474v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03737599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271592v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sereno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188595v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061775v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05412152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188596v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428954v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159lp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04693745v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04832646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407416v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133370v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonifay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736541v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272168v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve d'Andrea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272190v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03015886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539777v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02577156v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539782v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03272096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02864091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02315497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966606v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592431v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646923v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533035v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05188610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04832836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04768329v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01709270v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04708238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736474v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03737599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>