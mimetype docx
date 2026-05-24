--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,274 +100,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of 3-Methyl-1,2,3-butanetricarboxylic Acid (MBTCA) Evidenced by Matrix-Isolation Infrared Spectroscopy</w:t>
+                <w:t xml:space="preserve">Molecular selectivity within mixed gas hydrates of climate-relevant guests: CO$_2$ and N$_2$O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+                <w:t xml:space="preserve">Claire Petuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Aupetit</w:t>
+                <w:t xml:space="preserve">Françoise Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Mascetti</w:t>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Villenave</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sobanska</w:t>
+                <w:t xml:space="preserve">Arnaud Desmedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c06743⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (25), pp.12108-12115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c01889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901526v1</w:t>
+                <w:t xml:space="preserve">hal-05363586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular selectivity within mixed gas hydrates of climate-relevant guests: CO$_2$ and N$_2$O</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydration of 3-Methyl-1,2,3-butanetricarboxylic Acid (MBTCA) Evidenced by Matrix-Isolation Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Petuya</w:t>
+                <w:t xml:space="preserve">Christian Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Damay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Joëlle Mascetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Desmedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (25), pp.12108-12115. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c01889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c06743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363586v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ analysis of single secondary organic aerosol from the ozonolysis of α-pinene using laser trapping and Raman spectroscopy</w:t>
               </w:r>
@@ -379,64 +379,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Tyumyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoji Ishizaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -496,77 +496,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular-Level Insights of Interaction between Bromomethane and Water: Infrared Matrix-Isolation and Theoretical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle T Custodio Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Mascetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana M Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -613,103 +613,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemistry of CH 3 I···(H 2 O) n Complexes: From CH 3 I···H 2 O to CH 3 I in Interaction with Water Ices and Atmospheric Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Custodio-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Mascetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (5), pp.992-999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1063,51 +1063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Le Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23, pp.1771-1781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1135,278 +1135,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrochemical method to rapidly assess the environmental risk of silver release from nanowire transparent conductive films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV Photochemistry of Acetylacetaldehyde Trapped in Cryogenic Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenda Omaña-Sanz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2020.100217⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (24), pp.4916-4928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c02512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990833v1</w:t>
+                <w:t xml:space="preserve">hal-02907429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV Photochemistry of Acetylacetaldehyde Trapped in Cryogenic Matrices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Sobanska</w:t>
+                <w:t xml:space="preserve">An electrochemical method to rapidly assess the environmental risk of silver release from nanowire transparent conductive films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Omaña-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djadidi Toybou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ferré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (24), pp.4916-4928. </w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.100217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c02512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2020.100217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907429v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Observation of Efflorescence and Deliquescence Phase Transitions of Single NaCl and NaNO 3 Mixture Particles in Air using a Laser Trapping Technique</w:t>
               </w:r>
@@ -1539,77 +1539,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics, Dynamics, Photochemistry, and Excited States UV Photochemistry of Acetylacetaldehyde Trapped in Cryogenic Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1660,51 +1660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Becote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1781,51 +1781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the evolution of morphology and mixing state of soot particles along with the movement of an Asian dust storm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Fukushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1896,321 +1896,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodegradation of methyl thioglycolate particles as a proxy for organosulphur containing droplets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Raman microspectrometry and chemometrics for determining quantitative molecular composition and mixing state of atmospheric aerosol particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lorena Picone</w:t>
+                <w:t xml:space="preserve">Damian Siepka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanina Bava</w:t>
+                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Juncal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elżbieta A. Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP08658J⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137, pp.119 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910980v1</w:t>
+                <w:t xml:space="preserve">hal-01655169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Raman microspectrometry and chemometrics for determining quantitative molecular composition and mixing state of atmospheric aerosol particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photodegradation of methyl thioglycolate particles as a proxy for organosulphur containing droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lorena Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Siepka</w:t>
+                <w:t xml:space="preserve">Yanina Bava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
+                <w:t xml:space="preserve">Luciana Juncal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elżbieta A. Stefaniak</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myriam Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 137, pp.119 - 130. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (29), pp.19416 - 19423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2017.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CP08658J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655169v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-particle analysis of industrial emissions brings new insights for health risk assessment of PM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2351,51 +2351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Tobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoki Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 183, pp.33 - 39. </w:t>
@@ -2459,51 +2459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscia Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2707,636 +2707,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie et environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photochemistry of single particles using acoustic levitation coupled with Raman microspectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Billon</w:t>
+                <w:t xml:space="preserve">Yeny A. Tobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Coddeville</w:t>
+                <w:t xml:space="preserve">Lorena A. Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Cornard</w:t>
+                <w:t xml:space="preserve">Yanina B. Bava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+                <w:t xml:space="preserve">Luciana C. Juncal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (8), pp.1135 - 1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586682v1</w:t>
+                <w:t xml:space="preserve">hal-01579528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical IR study of methyl thioglycolate, CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;OC(O)CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SH, in different phases: Evidence of a dimer formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanina B. Bava</w:t>
+                <w:t xml:space="preserve">Chimie et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana M. Tamone</w:t>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana C. Juncal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samantha Seng</w:t>
+                <w:t xml:space="preserve">P. Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeny A. Tobón</w:t>
+                <w:t xml:space="preserve">Jean-Paul Cornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 420, pp.23 - 28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579622v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper oxide nanoparticle foliar uptake, phytotoxicity, and consequences for sustainable urban agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and theoretical IR study of methyl thioglycolate, CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;OC(O)CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SH, in different phases: Evidence of a dimer formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanina B. Bava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiantian Xiong</w:t>
+                <w:t xml:space="preserve">Luciana M. Tamone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana C. Juncal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dumat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eva Schreck</w:t>
+                <w:t xml:space="preserve">Yeny A. Tobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (9), pp.5242 - 5251. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1139, pp.160 - 165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b05546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2017.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586148v1</w:t>
+                <w:t xml:space="preserve">hal-01579622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of single particles using acoustic levitation coupled with Raman microspectrometry</w:t>
+                <w:t xml:space="preserve">Copper oxide nanoparticle foliar uptake, phytotoxicity, and consequences for sustainable urban agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeny A. Tobon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samantha Seng</w:t>
+                <w:t xml:space="preserve">Tiantian Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena A. Picone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luciana C. Juncal</w:t>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48 (8), pp.1135 - 1137. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (9), pp.5242 - 5251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.5181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b05546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579528v1</w:t>
+                <w:t xml:space="preserve">hal-01586148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical investigation on conformational and spectroscopic properties of dimethyl dithiodiglycolate, [CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;OC(O)CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S]&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana C. Juncal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanina B. Bava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana M. Tamone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny A. Tobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1137, pp.524 - 529. </w:t>
@@ -3374,103 +3374,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase and matrix-isolation photochemistry of methyl thioglycolate, CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;OC(O)CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SH: Influence of the presence of molecular oxygen in the photochemical mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanina B. Bava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana M. Tamone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana C. Juncal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny A. Tobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 344, pp.101 - 107. </w:t>
@@ -3502,295 +3502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoavailability of lead altered by two Pelargonium cultivars grown on contrasting lead-spiked soils</w:t>
+                <w:t xml:space="preserve">Lead distribution in soils impacted by a secondary lead smelter: Experimental and modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Arshad</w:t>
+                <w:t xml:space="preserve">Arnaud R Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Merlina</w:t>
+                <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Uzu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Sobanska</w:t>
+                <w:t xml:space="preserve">Marie Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sarret</w:t>
+                <w:t xml:space="preserve">Marc F Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16, pp.581 - 591. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 568, pp.155-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-015-1248-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272087v1</w:t>
+                <w:t xml:space="preserve">hal-02136536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead distribution in soils impacted by a secondary lead smelter: Experimental and modelling approaches</w:t>
+                <w:t xml:space="preserve">Phytoavailability of lead altered by two Pelargonium cultivars grown on contrasting lead-spiked soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud R Schneider</w:t>
+                <w:t xml:space="preserve">Muhammad Arshad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cancès</w:t>
+                <w:t xml:space="preserve">G. Merlina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ponthieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sobanska</w:t>
+                <w:t xml:space="preserve">G. Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc F Benedetti</w:t>
+                <w:t xml:space="preserve">G. Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 568, pp.155-163. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.581 - 591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-015-1248-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136536v1</w:t>
+                <w:t xml:space="preserve">hal-01272087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural weathering of slags from primary Pb–Zn smelting as evidenced by Raman microspectroscopy</w:t>
               </w:r>
@@ -3918,51 +3918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is &amp;lt;i&amp;gt;Tillandsia capillaris&amp;lt;/i&amp;gt; an efficient bioindicator of atmospheric metal and metalloid deposition? Insights from five months of monitoring in an urban mining area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4045,492 +4045,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of stearic acid coating of the NaCl surface on the reactivity with NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; under humidity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining microscopy with spectroscopic and chemical methods for tracing the origin of atmospheric fallouts from mining sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moreau</w:t>
+                <w:t xml:space="preserve">Aline Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nuns</w:t>
+                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. de Waele</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Martins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17, pp.10963 - 10977. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 300, pp.538-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cp05655h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158470v1</w:t>
+                <w:t xml:space="preserve">hal-01222852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining microscopy with spectroscopic and chemical methods for tracing the origin of atmospheric fallouts from mining sites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studies on the role of molybdenum on iodine transport in the RCS in nuclear severe accident conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sobanska</w:t>
+                <w:t xml:space="preserve">A.C. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Martins</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Kalilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cantrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.07.035⟩</w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.117 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2014.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222852v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on the role of molybdenum on iodine transport in the RCS in nuclear severe accident conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Cousin</w:t>
+                <w:t xml:space="preserve">Influence of stearic acid coating of the NaCl surface on the reactivity with NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; under humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mutelle</w:t>
+                <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cantrel</w:t>
+                <w:t xml:space="preserve">N. Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2014.11.026⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.10963 - 10977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp05655h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01135577v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushing back the limits of Raman imaging by coupling super-resolution and chemometrics for aerosols characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Offroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4733,90 +4733,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of biomonitor &amp;lt;i&amp;gt;Tillandsia capillaris&amp;lt;/i&amp;gt; to characterize the extent of atmospheric contamination by metals in the mining city of Oruro (Bolivia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 226, pp.1 - 9</w:t>
@@ -4839,1247 +4839,1247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between the composition of industrial particles and their transfer in leaves of vegetables</w:t>
+                <w:t xml:space="preserve">B-α-[AsW9O33]9− polyoxometalates incorporating hexanuclear uranium {U6O8}-like clusters bearing the UIV form or unprecedented mixed valence UIV /UVI involving direct UVI=O–UIV bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dappe</w:t>
+                <w:t xml:space="preserve">Sylvain Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cuny</w:t>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hanoune</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (46), pp.19772 - 19776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT02932E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261411v1</w:t>
+                <w:t xml:space="preserve">hal-01780689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-α-[AsW9O33]9− polyoxometalates incorporating hexanuclear uranium {U6O8}-like clusters bearing the UIV form or unprecedented mixed valence UIV /UVI involving direct UVI=O–UIV bonding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between the composition of industrial particles and their transfer in leaves of vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sobanska</w:t>
+                <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Loiseau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 226, pp.1 - 14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780689v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman diagnostic of the reactivity between ZnSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; and CaCO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; particles in humid air relevant to heterogeneous zinc chemistry in atmosphere</w:t>
+                <w:t xml:space="preserve">Fate of pristine TiO2 nanoparticles and aged paint-containing TiO2 nanoparticles in lettuce crop after foliar exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Falgayrac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Sobanska</w:t>
+                <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brémard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hiram Castillo-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trcera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.11.073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 273, pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925550v1</w:t>
+                <w:t xml:space="preserve">hal-02325207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of pristine TiO2 nanoparticles and aged paint-containing TiO2 nanoparticles in lettuce crop after foliar exposure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman diagnostic of the reactivity between ZnSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; and CaCO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; particles in humid air relevant to heterogeneous zinc chemistry in atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiram Castillo-Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sobanska</w:t>
+                <w:t xml:space="preserve">G. Falgayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Trcera</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Brémard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85, pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.11.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.03.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02325207v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliar uptake and metal(loid) bioaccessibility in vegetables exposed to particulate matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiantian Xiong</w:t>
+                <w:t xml:space="preserve">Foliar exposure of the crop Lactuca sativa to silver nanoparticles: Evidence for internalization and changes in Ag speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiram Castillo-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Lévèque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Goix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Schreck</w:t>
+                <w:t xml:space="preserve">Sarah Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36, pp.897 - 909. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 264, pp.98-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10653-014-9607-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.10.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164877v1</w:t>
+                <w:t xml:space="preserve">hal-01974700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of quantitative ED-EPMA, Raman microspectrometry, and ATR-FTIR imaging techniques for the analysis of individual particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.J. Jung</w:t>
+                <w:t xml:space="preserve">Resolving the internal structure of individual atmospheric aerosol particle by the combination of Atomic Force Microscopy, ESEM-EDX, Raman and ToF-SIMS imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Falgayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.J. Eom</w:t>
+                <w:t xml:space="preserve">J. Rimetz-Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.W. Kang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Sobanska</w:t>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 139, pp.3949 - 3960. </w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114, pp.89-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4AN00380B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2013.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060433v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the internal structure of individual atmospheric aerosol particle by the combination of Atomic Force Microscopy, ESEM-EDX, Raman and ToF-SIMS imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined use of quantitative ED-EPMA, Raman microspectrometry, and ATR-FTIR imaging techniques for the analysis of individual particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Eom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.W. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2013.12.007⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139, pp.3949 - 3960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4AN00380B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00940867v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foliar or root exposures to smelter particles: Consequences for lead compartmentalization and speciation in plant leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 476-477, pp.667-676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliar exposure of the crop Lactuca sativa to silver nanoparticles: Evidence for internalization and changes in Ag speciation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+                <w:t xml:space="preserve">Foliar uptake and metal(loid) bioaccessibility in vegetables exposed to particulate matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bureau</w:t>
+                <w:t xml:space="preserve">Thibaut Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.10.053⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.897 - 909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10653-014-9607-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01974700v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron speciation of airborne subway particles by the combined use of energy dispersive electron probe X-ray microanalysis and Raman microspectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Eom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6169,64 +6169,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the iodine gas phase produced by interaction of CsI and MoO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; vapours in flowing steam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gouello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mutelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6298,77 +6298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous microchemistry between CdSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; and CaCO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; particles under humidity and liquid water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Falgayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 248-249, pp.415 - 423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6440,77 +6440,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 427-428, pp. 253-262. </w:t>
@@ -6587,64 +6587,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Eom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 84, pp.3145 - 3154. </w:t>
@@ -6682,77 +6682,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle-particle chemistry between micrometer-sized PbSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; and CaCO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; particles in turbulent flow initiated by liquid water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Falgayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116, pp.7386 - 7396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6799,51 +6799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of lead-recycling facility emissions at various workplaces: Major insights for sanitary risks assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7067,51 +7067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité hétérogène du dioxyde d’azote sur des particules minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Aghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7162,103 +7162,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foliar Lead Uptake by Lettuce Exposed to Atmospheric Fallouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (3), pp.1036-1042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7438,103 +7438,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of lead phytoavailability for atmospheric industrial micronic and sub-micronic particles in relation with lead speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Aliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157 (4), pp.1178-1185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7581,51 +7581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal Raman imaging and atomic force microscopy of the surface reaction of NO2 and NaCl(100) under humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Scolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7714,90 +7714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; air quality variations in an urbanized and industrialized harbor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rimetz-Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42, pp.7274-7283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7837,488 +7837,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast evolution of tropospheric Pb- and Zn-rich particles in the vicinity of a lead smelter</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confocal Microprobe Raman Imaging of Urban Tropospheric Aerosol Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lecornet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Batonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Laureyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bremard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.04.027⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (4), pp.1300-1306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es051294x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00268152v1</w:t>
+                <w:t xml:space="preserve">hal-00289466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal Microprobe Raman Imaging of Urban Tropospheric Aerosol Particles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemistry at level of individual aerosol particle using multivariate curve resolution of confocal Raman image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Bremard</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Falgayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laureyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es051294x⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 64, pp.1102-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2005.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00289466v1</w:t>
+                <w:t xml:space="preserve">hal-00267839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry at level of individual aerosol particle using multivariate curve resolution of confocal Raman image</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast evolution of tropospheric Pb- and Zn-rich particles in the vicinity of a lead smelter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lecornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 64, pp.1102-1109. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.4439-4449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2005.11.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267839v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous chemistry between PbSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; and calcite microparticles using Raman microimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Falgayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laureyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 64, pp.1095-1101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8443,70 +8443,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40, pp.4439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -8523,51 +8523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; sources of airborne non-ferrous metals within the 3-km zone of lead/zinc smelters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Batonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gengembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8695,64 +8695,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laureyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Recourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 92, pp.17-19</w:t>
@@ -9035,64 +9035,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of lead in ambient air dust combining individual particle analysis by ESEM-EDS, micro-Raman, micro-PIXE and bulk analysis by ICP-MS and selective chemical extractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lecornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9463,51 +9463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enida Nushi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-C Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9554,77 +9554,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study cis pinonic acid photodegradation by matrix isolation spectroscopy for atmospheric interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Mascetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Physics at Low Temperature 2024 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9649,103 +9649,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular-scale view of the interaction of water and ice with organic species of atmospheric interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Custodio-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana M. Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Mascetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">réunion plénière du GDR EMIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Biarritz (France), France</w:t>
@@ -9813,64 +9813,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier commun GDR EMIE - GDR SpecMo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Frejus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9934,64 +9934,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference EAC2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, EN LIGNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10154,64 +10154,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared matrix- isolation and theoretical studies of interactions between CH3I and water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Houjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10305,51 +10305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ishizaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10510,260 +10510,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-transformation de particules de NaNO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; et influence sur leur propriété d’hygroscopicité</w:t>
+                <w:t xml:space="preserve">Photo-transformation of single NaNO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; particle and influence on their hygroscopic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Moreau</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ishizaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SON2016 – Workshop de la subdivision Spectroscopie Optique et Neutronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387761v1</w:t>
+                <w:t xml:space="preserve">hal-01387765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-transformation of single NaNO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; particle and influence on their hygroscopic properties</w:t>
+                <w:t xml:space="preserve">Photo-transformation de particules de NaNO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; et influence sur leur propriété d’hygroscopicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Ishizaka</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">SON2016 – Workshop de la subdivision Spectroscopie Optique et Neutronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387765v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix photochemistry of organic sulfur-containing species with atmospheric interest</w:t>
               </w:r>
@@ -11051,51 +11051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Juncal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFJPC16 - Journées Francophones des Jeunes Physico-Chimistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Girone, Espagne</w:t>
@@ -11137,64 +11137,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman microspectrometry and imaging for a size-resolved metal speciation in environmental samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11232,103 +11232,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining microscopy with spectroscopic and chemical methods for tracing the origin of atmospheric fallouts from mining sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on “Environmental impacts of mining and smelting”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11379,51 +11379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11472,700 +11472,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de particules formées sous vapeur d'eau dans le système {Mo, Cs, I, Cd, O, H}</w:t>
+                <w:t xml:space="preserve">Photo transformation de la surface de particules d'intérêt atmosphérique par combinaison de techniques d'imagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Assaf</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Siepka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062061v1</w:t>
+                <w:t xml:space="preserve">hal-01062074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of aerosols collected in a mining environment (Oruro, Bolivia) and miners' health</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photo-evolution of organic/inorganic particles of atmospheric interest using a levitation technique coupled to the Raman microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbillat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">PhotoPAQ - Demonstration of Photocatalytic remediation Processes on Air Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062099v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo transformation de la surface de particules d'intérêt atmosphérique par combinaison de techniques d'imagerie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Nuns</w:t>
+                <w:t xml:space="preserve">Contaminations polymétalliques des aérosols de la ville d'Oruro (Andes Boliviennes) via l'utilisation du biomoniteur Tillandsia capillaris, plante épiphyte Andine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Biosurveillance végétale et Fongique de la qualité de l'air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062074v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-evolution of organic/inorganic particles of atmospheric interest using a levitation technique coupled to the Raman microscope</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de particules formées sous vapeur d'eau dans le système {Mo, Cs, I, Cd, O, H}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Barbillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoPAQ - Demonstration of Photocatalytic remediation Processes on Air Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062058v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminations polymétalliques des aérosols de la ville d'Oruro (Andes Boliviennes) via l'utilisation du biomoniteur Tillandsia capillaris, plante épiphyte Andine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Characterization of aerosols collected in a mining environment (Oruro, Bolivia) and miners' health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Eom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Sarret</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosurveillance végétale et Fongique de la qualité de l'air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062831v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la composition de particules industrielles et leur transfert dans les feuilles de plantes potagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12203,103 +12203,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-resolved characterization of Pb-rich particles from lead recycling facility and risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Eom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
@@ -12341,64 +12341,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phototransformation of NaNO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/NaNO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; solid particles - Confocal Raman microspectrometry study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Siepka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12462,64 +12462,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-evolution of individual solid particles of atmospheric interest by in situ Raman microspectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Siepka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tobon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12583,64 +12583,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12659,359 +12659,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la photo-dégradation des particules organiques/inorganiques d'intérêt atmosphérique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foliar transfer of silver nanoparticles in crop plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ben Tayeb</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Moreau</w:t>
+                <w:t xml:space="preserve">C. Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Castillo-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">ESRF - X-ray Imaging Parallel Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062068v1</w:t>
+                <w:t xml:space="preserve">hal-01062037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliar transfer of silver nanoparticles in crop plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Cecillon</w:t>
+                <w:t xml:space="preserve">Etude de la photo-dégradation des particules organiques/inorganiques d'intérêt atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bureau</w:t>
+                <w:t xml:space="preserve">K. Ben Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF - X-ray Imaging Parallel Session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062037v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the epicuticular wax on the foliar metal uptake in the case of &amp;lt;i&amp;gt;Brassica oleracea&amp;lt;/i&amp;gt; exposed to industrial atmosphere particles fallouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International conference for the Society for Environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
@@ -13165,103 +13165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual particle characterization to evaluate their potential human health impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Euroanalysis Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Varsovie, Poland</w:t>
@@ -13303,51 +13303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an environmental levitation cell coupled with Raman micro-spectrometry to probe in-situ physico-chemical processes within atmospheric particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13398,103 +13398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual particle characterization to evaluate their potential human health impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International conference for the Society for Environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
@@ -13523,51 +13523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; NM released from façade coating in crop plants: impact for the plant and mechanisms at the microscopic and molecular scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13661,51 +13661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Raman monitoring of photoevolution and hygroscopicity of single particles by using an environmental acoustic levitation cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13769,64 +13769,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytotoxicity and bioaccessibility of metals for vegetables exposed to atmosphere fine particles in polluted urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13894,51 +13894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of SEM/EDX, Raman and LA-ICP-MS for determining the compartimentalization and local speciation of lead in vegetable exposed to lead-rich particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14019,64 +14019,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman microspectrometry for environmental sample characterization - From individual particle analysis to vegetable leaf investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14140,64 +14140,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccessibility and phytotoxicity of metal(loid)s in vegetables in relation with exposure conditions: foliar and/or root uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14373,77 +14373,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental dissemination of silver nanoparticles: which impact on crops?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Larue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Castillo-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14511,90 +14511,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of Raman and ToF-SIMS imaging to investigate lead speciation on vegetable leaves exposed to industrial particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Symposium on Environmental Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Antwerp, Belgium</w:t>
@@ -14636,64 +14636,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of quantitative ED-EPMA, ATR-FT-IR imaging, and Raman microspectrometry for the characterization of individual particles of micrometer size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.U. Ro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Eom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14761,64 +14761,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry of iodine and aerosol composition in the primary circuit of a nuclear power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gouello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mutelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14863,402 +14863,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spéciation et bioaccessibilité de métaux lourds dans une entreprise de recyclage de batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemistry of iodine and aerosol composition in the primary circuit of a nuclear power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Sauvain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Uzu</w:t>
+                <w:t xml:space="preserve">M. Lacoue-Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Riediker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Franco-Suisses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639873v1</w:t>
+                <w:t xml:space="preserve">hal-00639872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliar lead uptake by lettuce exposed to atmospheric fallouts: A combined Raman and ToF-SIMS imaging study for a localized lead speciation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spéciation et bioaccessibilité de métaux lourds dans une entreprise de recyclage de batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Sauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Moreau</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riediker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">Journées Franco-Suisses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639889v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry of iodine and aerosol composition in the primary circuit of a nuclear power plant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Lacoue-Nègre</w:t>
+                <w:t xml:space="preserve">Foliar lead uptake by lettuce exposed to atmospheric fallouts: A combined Raman and ToF-SIMS imaging study for a localized lead speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mutelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Sobanska</w:t>
+                <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639872v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of foliar lead uptake and absorption mechanisms by different plants</w:t>
               </w:r>
@@ -15283,51 +15283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15395,51 +15395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barbillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15503,51 +15503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barbillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15585,51 +15585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rayons X comme sonde pour la localisation et la spéciation des métaux et métalloïdes dans les systèmes naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15736,64 +15736,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Geret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15829,385 +15829,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00973643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliar lead uptake by lettuce exposed to atmospheric fallouts: a Raman imaging study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemistry of iodine and aerosol composition in the primary circuit of a nuclear power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lacoue-Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brémard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference “Aegean Analytical Chemistry Days”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lesvos, Greece</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566834v1</w:t>
+                <w:t xml:space="preserve">hal-00566830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry of iodine and aerosol composition in the primary circuit of a nuclear power plant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Mutelle</w:t>
+                <w:t xml:space="preserve">Combined use of SEM/EDX and Raman imaging to characterize the mixing state of mineral dust particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">A&amp;WMA International Specialty Conference "Leapfrogging Opportunities for Air Quality Improvement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566830v1</w:t>
+                <w:t xml:space="preserve">hal-00483802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of SEM/EDX and Raman imaging to characterize the mixing state of mineral dust particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foliar lead uptake by lettuce exposed to atmospheric fallouts: a Raman imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choël</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Barbillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A&amp;WMA International Specialty Conference "Leapfrogging Opportunities for Air Quality Improvement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Xi'an, China</w:t>
+              <w:t xml:space="preserve">7th international conference “Aegean Analytical Chemistry Days”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lesvos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483802v1</w:t>
+                <w:t xml:space="preserve">hal-00566834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single particle analysis of internally mixed carbonaceous and mineral dust aerosols</w:t>
               </w:r>
@@ -16530,90 +16530,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of lead-recycling facility emissions at various workplaces using a complementary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pradère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16649,243 +16649,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spéciation par microspectrométrie Raman d'aérosols susceptibles de se former dans le circuit primaire d'un réacteur nucléaire en cas d'accident grave</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lacoue-Nègre</w:t>
+                <w:t xml:space="preserve">Foliar absorption of metal from a lead-recycling facility by &amp;lt;i&amp;gt;Lactuca Sativa&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Brémard</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Marne-la-vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831492v1</w:t>
+                <w:t xml:space="preserve">hal-00831525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliar absorption of metal from a lead-recycling facility by &amp;lt;i&amp;gt;Lactuca Sativa&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Uzu</w:t>
+                <w:t xml:space="preserve">Spéciation par microspectrométrie Raman d'aérosols susceptibles de se former dans le circuit primaire d'un réacteur nucléaire en cas d'accident grave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lacoue-Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Dumat</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Marne-la-vallée, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831525v1</w:t>
+                <w:t xml:space="preserve">hal-00831492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie en microscopie électronique à balayage analytique et microspectrométrie Raman de particules désertiques asiatiques</w:t>
               </w:r>
@@ -17048,51 +17048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barbillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EuCheMS International Conference on Chemistry and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17117,103 +17117,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foliar contamination of &amp;lt;i&amp;gt;Lactuca Sativa&amp;lt;/i&amp;gt; by fallout from a lead-recycling plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17232,277 +17232,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption foliaire des métaux présents dans des particules atmosphériques issues d'une usine de recyclage de batteries : biotest laitue</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of size distribution and chemical composition of fine particulate emissions from cement plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roseline Bonnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sobanska</w:t>
+                <w:t xml:space="preserve">D. Laffaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Probst</w:t>
+                <w:t xml:space="preserve">I. Fraboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t>
+              <w:t xml:space="preserve">9th International Conference and Exhibition on Emissions Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Stresa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00973359v1</w:t>
+                <w:t xml:space="preserve">hal-00831497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of size distribution and chemical composition of fine particulate emissions from cement plants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Sobanska</w:t>
+                <w:t xml:space="preserve">Absorption foliaire des métaux présents dans des particules atmosphériques issues d'une usine de recyclage de batteries : biotest laitue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tack</w:t>
+                <w:t xml:space="preserve">Roseline Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fiani</w:t>
+                <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference and Exhibition on Emissions Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Stresa, Italy</w:t>
+              <w:t xml:space="preserve">2èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831497v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Raman imaging of nitrate formation on mineral dust</w:t>
               </w:r>
@@ -17596,103 +17596,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of aerosols transported in the primary circuit: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lacoue-Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mutelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Energy for New Europe 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17717,77 +17717,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de l'absorption foliaire du plomb présent dans des particules atmosphériques par combinaison de techniques spectroscopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17836,299 +17836,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du système Pb(II) / acide protocatéchuique par chimie quantique (DFT/TD-DFT)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Cornard</w:t>
+                <w:t xml:space="preserve">Spéciation des aérosols transportés dans le circuit primaire d'un réacteur nucléaire en cas d'accident grave : étude comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lacoue-Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etude du système Pb(II) / acide protocatéchuique par chimie quantique (DFT/TD-DFT)</w:t>
+              <w:t xml:space="preserve">10èmes Journées Francophones des Jeunes Physico-Chimistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Ambleteuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643872v1</w:t>
+                <w:t xml:space="preserve">hal-00831530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spéciation des aérosols transportés dans le circuit primaire d'un réacteur nucléaire en cas d'accident grave : étude comparative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lacoue-Nègre</w:t>
+                <w:t xml:space="preserve">Etude du système Pb(II) / acide protocatéchuique par chimie quantique (DFT/TD-DFT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lapouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Cornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Francophones des Jeunes Physico-Chimistes</w:t>
+              <w:t xml:space="preserve">Etude du système Pb(II) / acide protocatéchuique par chimie quantique (DFT/TD-DFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Ambleteuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831530v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique d’incorporation du dioxyde d’azote par des surfaces solides de chlorure de sodium et de sulfate d’ammonium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Aghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18179,90 +18179,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial lead particles characteristics in relation with their impact on the biosphere, NanoEco, nanoparticles in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18425,51 +18425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité hétérogène du dioxyde d’azote sur des particules minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Aghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18514,454 +18514,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman and AFM imaging of marine aerosol particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réactivité de l'aérosol marin à la pollution atmosphérique par NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;. Une étude de laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barbillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laureyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX European Congress on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">Journée Interdisciplinaires de la qualité de l'air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00332971v1</w:t>
+                <w:t xml:space="preserve">hal-00332234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ AFM and confocal Raman microspectrometry combined with chemometric methods for particle imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman and AFM imaging of marine aerosol particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rimetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laureyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Asia Pacific Microscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">XXIX European Congress on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335961v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité de l'aérosol marin à la pollution atmosphérique par NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;. Une étude de laboratoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ AFM and confocal Raman microspectrometry combined with chemometric methods for particle imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rimetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brémard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barbillat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Interdisciplinaires de la qualité de l'air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">9th Asia Pacific Microscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00332234v1</w:t>
+                <w:t xml:space="preserve">hal-00335961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of aerosol pollution formation in marine air masses using automated SEM-EDX and Raman microspectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rimetz-Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laureyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19010,312 +19010,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous reaction of NaCl(100) with No&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: influence of an organic coating</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Brémard</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of mineral dust particles by SEM/EDX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Petitprez</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.U. Ro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">9th Asia-Pacific Microscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00332957v1</w:t>
+                <w:t xml:space="preserve">hal-00398101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of mineral dust particles by SEM/EDX</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Deboudt</w:t>
+                <w:t xml:space="preserve">Heterogeneous reaction of NaCl(100) with No&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: influence of an organic coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Flament</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Petitprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Asia-Pacific Microscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398101v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous atmospheric aerosol chemistry: laboratory studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Aghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19379,51 +19379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous interactions of NO2 with solid (NH4)2SO4 surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Aghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19487,51 +19487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous interaction of NO2 on mineral particles and aqueous surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Aghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19595,51 +19595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité Hétérogène du dioxyde d’azote sur des pastilles de chlorure de sodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Aghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19690,90 +19690,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la composition chimique résolue en taille des PM10 prélevés en zone multi-influencée - Cas de l'agglomération de Dunkerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rimetz-Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lamaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19867,51 +19867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Research Course on Atmospherics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19930,774 +19930,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des poussières</w:t>
+                <w:t xml:space="preserve">Use of multivariate curve resolution methods in confocal Raman micro-imaging: application to atmospheric aerosol particle chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laureyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brémard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Turrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'information de la FEDEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">20th International Conference On Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Yocohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287636v1</w:t>
+                <w:t xml:space="preserve">hal-00287640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size resolved inorganic chemical composition of PM10 in an urban and industrial coastal site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId503" w:history="1">
+                <w:t xml:space="preserve">Characterization of PM10 collected in a coastal urban atmosphere (Dunkerque, France) using elemental and molecular micro imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rimetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laureyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Saint Paul, United States</w:t>
+              <w:t xml:space="preserve">International Union of Air Pollution Prevention and environmental Protection Associations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris-Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00338484v1</w:t>
+                <w:t xml:space="preserve">hal-00338466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of multivariate curve resolution methods in confocal Raman micro-imaging: application to atmospheric aerosol particle chemistry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Turrell</w:t>
+                <w:t xml:space="preserve">Etudes des interactions du dioxyde d'azote avec des particules de sulfate d'ammonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Aghnatios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Petitprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference On Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Yocohama, Japan</w:t>
+              <w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287640v1</w:t>
+                <w:t xml:space="preserve">hal-03065917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of PM10 collected in a coastal urban atmosphere (Dunkerque, France) using elemental and molecular micro imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId503" w:history="1">
+                <w:t xml:space="preserve">Use of statistical tools to describe the influence of anthropogenic sources and meteorological parameters on the temporal variations of PM10 in a multi-influenced coastal city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rimetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Air Pollution Prevention and environmental Protection Associations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Paris-Lille, France</w:t>
+              <w:t xml:space="preserve">7th International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Saint Paul, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00338466v1</w:t>
+                <w:t xml:space="preserve">hal-00338483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes des interactions du dioxyde d'azote avec des particules de sulfate d'ammonium</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The &amp;quot;IRENI&amp;quot; project: an integrated approach for the assessment of industrial aerosol sources in urbanised areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Aboukais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aimoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brémard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Union of Air Pollution Prevention and Environmental Protection Associations (IUAPPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris-Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065917v1</w:t>
+                <w:t xml:space="preserve">hal-00338469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;IRENI&amp;quot; project: an integrated approach for the assessment of industrial aerosol sources in urbanised areas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des poussières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Air Pollution Prevention and Environmental Protection Associations (IUAPPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Paris-Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d'information de la FEDEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00338469v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of statistical tools to describe the influence of anthropogenic sources and meteorological parameters on the temporal variations of PM10 in a multi-influenced coastal city</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId503" w:history="1">
+                <w:t xml:space="preserve">Size resolved inorganic chemical composition of PM10 in an urban and industrial coastal site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rimetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Saint Paul, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00338483v1</w:t>
+                <w:t xml:space="preserve">hal-00338484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des interactions du dioxyde d'azote avec des particules de sulfate d'ammonium</w:t>
               </w:r>
@@ -20791,90 +20791,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry of calcite and metal-containing particles in wet conditions as proxies of smelter dust aging. Single particle investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Falgayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laureyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20994,90 +20994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of anthropogenic sources and meteorological parameters on the temporal variations of PM10 in Dunkerque conurbation, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rimetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Air Pollution Prevention and environmental Protection Associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris-Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21102,90 +21102,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry of calcite and metal-containing particles in wet conditions as proxies of smelter dust aging. Single particle investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Falgayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laureyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21318,103 +21318,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elemental and molecular micro imaging of urban aerosol particles from a coastal city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rimetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laureyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Saint Paul, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21433,299 +21433,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic soluble fraction in PM10: use of a denuder filter-pack system in an urban and industrialised coastal site</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Perdrix</w:t>
+                <w:t xml:space="preserve">Interaction de microparticules de PbSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; et ZnSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; avec la calcite en milieu hydrique. Application à la chimie atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Falgayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brémard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laureyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">2ème Journées Nord - Européenne des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340173v1</w:t>
+                <w:t xml:space="preserve">hal-00340163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction de microparticules de PbSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; et ZnSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; avec la calcite en milieu hydrique. Application à la chimie atmosphérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Falgayrac</w:t>
+                <w:t xml:space="preserve">Inorganic soluble fraction in PM10: use of a denuder filter-pack system in an urban and industrialised coastal site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rimetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Laureyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journées Nord - Européenne des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340163v1</w:t>
+                <w:t xml:space="preserve">hal-00340173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Imaging a versatile technique to investigate the chemistry at the level of individual particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Falgayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laureyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference, EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22142,271 +22142,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04161516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des méthodes de mesure de deux substances de la directive (UE) 2019/983</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Oury</w:t>
+                <w:t xml:space="preserve">Évaluation des méthodes de mesure de neuf substances de la directive (UE) 2019/1831</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Matera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n°2019-SA-0126, Anses. 2021, 123 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n°2020-SA-0121, Anses. 2021, 269 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03805774v1</w:t>
+                <w:t xml:space="preserve">anses-03801043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des méthodes de mesure de neuf substances de la directive (UE) 2019/1831</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des méthodes de mesure de deux substances de la directive (UE) 2019/983</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Moury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Horacio Herrera</w:t>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Matera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n°2020-SA-0121, Anses. 2021, 269 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n°2019-SA-0126, Anses. 2021, 123 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03801043v1</w:t>
+                <w:t xml:space="preserve">anses-03805774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la proposition de valeurs guides de qualité d’air intérieur (VGAI) pour l’ammoniac</w:t>
               </w:r>
@@ -22553,51 +22553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Matera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22681,51 +22681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division de Chimie Physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22829,77 +22829,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du colloque international et interdisciplinaire de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22954,77 +22954,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du colloque international de recherche T2020 : Transitions écologiques en transactions et actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23400,51 +23400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ishizaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23480,260 +23480,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-transformation process of mixed unique inorganic/organic particles. An AFM, Raman and FTIR study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. de Waele</w:t>
+                <w:t xml:space="preserve">Photochemistry of methyl thioglycolate, CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;OC(O)CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SH in condensed phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tobon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.B. Bava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Juncal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">CPC16 - Chemical Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446667v1</w:t>
+                <w:t xml:space="preserve">hal-01446710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of methyl thioglycolate, CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;OC(O)CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SH in condensed phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Seng</w:t>
+                <w:t xml:space="preserve">Photo-transformation process of mixed unique inorganic/organic particles. An AFM, Raman and FTIR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tobon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPC16 - Chemical Physics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446710v1</w:t>
+                <w:t xml:space="preserve">hal-01446667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; observations of the efflorescence and deliquescence processes of single aerosol particles levitated in air by means of a laser trapping technique</w:t>
               </w:r>
@@ -23838,260 +23838,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of sulfur containing species with atmospheric interest</w:t>
+                <w:t xml:space="preserve">Photo-transformation of nitrate levitated particles and influence on their hygroscopic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée CaPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387332v1</w:t>
+                <w:t xml:space="preserve">hal-01387745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-transformation of nitrate levitated particles and influence on their hygroscopic properties</w:t>
+                <w:t xml:space="preserve">Photochemistry of sulfur containing species with atmospheric interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Juncal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée CaPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387745v1</w:t>
+                <w:t xml:space="preserve">hal-01387332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-transformation de particules d’intérêt atmosphérique et influence sur leur propriété d’hygroscopicité</w:t>
               </w:r>
@@ -24103,51 +24103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24196,644 +24196,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-transformation of nitrate levitated particles and influence on their hygroscopic properties</w:t>
+                <w:t xml:space="preserve">Photo-transformation de particules individuelles et influence sur leur propriété d’hygroscopicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tobon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAC 2015 - European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Journée Découverte de la Recherche 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263528v1</w:t>
+                <w:t xml:space="preserve">hal-01280869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-transformation de particules individuelles et influence sur leur propriété d’hygroscopicité</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman characterization of pollen pellets collected by honey bees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bonmatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Découverte de la Recherche 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Euroanalysis 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280869v1</w:t>
+                <w:t xml:space="preserve">hal-01263522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman characterization of pollen pellets collected by honey bees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photo-transformation of nitrate levitated particles and influence on their hygroscopic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Juncal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Bonmatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroanalysis 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EAC 2015 - European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263522v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Raman microspectrometry and Raman imaging for atmospheric particle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Reactivity of organic sulfur compounds deposited on the surface of sea salts: Influence of humidity and UV-Vis light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Juncal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Tobon</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroanalysis 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EAC 2015 - European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263519v1</w:t>
+                <w:t xml:space="preserve">hal-01263526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of organic sulfur compounds deposited on the surface of sea salts: Influence of humidity and UV-Vis light</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Automated Raman microspectrometry and Raman imaging for atmospheric particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Siepka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. de Waele</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAC 2015 - European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Euroanalysis 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263526v1</w:t>
+                <w:t xml:space="preserve">hal-01263519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal(loid)s-vegetables interactions: Consequences in terms of vegetables quality and human exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25018,51 +25018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boussekey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25380,51 +25380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité de l'aérosol marin à la pollution atmosphérique par NO2. Une étude de laboratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Scolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25501,51 +25501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical interactions and reactions at the interface between aerosol particles covered with fatty acid films and gaseous pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Scolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25603,230 +25603,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring heterogeneous uptake coefficients of NO2 on solid and liquid (NH4)2SO4 surfaces</w:t>
+                <w:t xml:space="preserve">Laboratory Studies of the Heterogeneous Reactivity of Nitrogen Dioxide with Ammonium Sulphate Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Aghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Petitprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Saint-Paul, United States</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Gas Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065873v1</w:t>
+                <w:t xml:space="preserve">hal-03065875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Studies of the Heterogeneous Reactivity of Nitrogen Dioxide with Ammonium Sulphate Particles</w:t>
+                <w:t xml:space="preserve">Measuring heterogeneous uptake coefficients of NO2 on solid and liquid (NH4)2SO4 surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Aghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Petitprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Gas Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Orléans, France</w:t>
+              <w:t xml:space="preserve">7th International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Saint-Paul, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065875v1</w:t>
+                <w:t xml:space="preserve">hal-03065873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -25870,51 +25870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Fukushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kotaro Murata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25994,51 +25994,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la combinaison de techniques d'imagerie à la physico-chimie de particules individuelles d'intérêt atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie théorique et/ou physique. Université de Lille 1 - Sciences et Technologies, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26225,51 +26225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mascetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villenave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c06743" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petuya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desmedt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c01889" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Tyumyo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Bourdon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Ishizaka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144581" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle T Custodio Castro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana M Romano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c03137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04680896v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Custodio-Castro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Romano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00351" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aupetit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Houjeij" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Gregoire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Bourdon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EM00266J" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990833v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Oma&#241;a-Sanz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djadidi Toybou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100217" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c02512" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangqin Guo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomeng Tian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Seng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Tobon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/bcsj.20190285" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990846v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Becote" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-14103-2020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Fukushima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Murata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Naganuma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-14321-2020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorena Picone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Bava" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Juncal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP08658J" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655169v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Siepka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta A. Stefaniak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.10.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dappe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.01.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP5TZPTQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Ishikawa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.04.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.11.032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM2KD4DN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3210-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586682v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579622v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina B. Bava" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana M. Tamone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana C. Juncal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny A. Tob&#243;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.03.031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Xiong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05546" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579528v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny A. Tobon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena A. Picone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5181" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.02.058" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2017.05.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merlina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1248-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136536v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Schneider" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245029v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbillat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Led&#233;sert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.09.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51D9FBTH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schreck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C3FL2J3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Waele" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05655h" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222852v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Navel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.07.035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSC76BNF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kalilainen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mutelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cantrel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2014.11.026" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-163B5L26-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222855v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milanfar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duponchel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12303" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244376v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loiseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02932e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261307v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261411v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dappe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02932E" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925550v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falgayrac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.11.073" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3LVN4V9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325207v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.03.014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164877v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9607-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060433v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Jung" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Eom" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Kang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4AN00380B" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940867v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimetz-Planchon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2013.12.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX0KSF8R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585017v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Nowak" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974700v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.10.053" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W781T8XH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909984v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Chung" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Son" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac402406n" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860999v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouello" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.06.016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29G5FP26-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796842v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.01.029" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS9C6DH9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824725v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.03.051" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712636v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hwang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2029584" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725290v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp302874j" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559677v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Uzu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sauvain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.11.086" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563869v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013921" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066512v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aghnatios" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559701v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902190u" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363070v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scolaro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laureyns" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2098" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL1S0LZ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559688v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Aliouane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.09.053" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066156v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Scolaro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbillat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Laureyns" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372477v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.atmosenv.2008.07.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTWJZLS1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268152v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecornet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.04.027" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSGVDT87-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289466v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bremard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es051294x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267839v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2005.11.038" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN92LG2L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267838v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2005.11.032" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX7FR3T0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113563v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cho&#235;l" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecornet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269860v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Batonneau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gengembre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Maguer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0497173" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D5XGNM9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326315v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boughriet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269861v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Recourt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276108v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coeur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maenhaut" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Adams" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022969302107" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X94QPDLB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275861v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delalain" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guegan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030476" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GGNB2T4K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276695v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauwels" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020458" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SD8ML8DD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674502v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Buatier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05417116v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enida Nushi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Gr&#233;goire" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43917" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04681170v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04681156v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana M. Romano" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407676v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407721v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107892v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Infuso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Gregoire" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Bourdon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132220v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580118v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seng" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ishikawa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ishizaka" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580122v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tamone" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bava" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juncal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tobon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387761v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387765v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ishikawa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446684v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Bava" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Picone" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Tamone" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263532v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raluca" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picone" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263530v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263505v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Stefaniak" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263511v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280873v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romano" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062061v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assaf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gregoire" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volkringer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062099v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eom" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062074v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siepka" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062058v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062831v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062046v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062113v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062084v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062052v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062079v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062068v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Tayeb" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062037v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larue" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castillo-Michel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bureau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063276v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xiong" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063239v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barraza" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063232v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Xiong" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831267v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063288v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063271v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castillo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063304v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063309v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leveque" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063229v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nowak" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nowak" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831270v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063294v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744452v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turrell" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cristini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinowski" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T.T. Tran" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779409v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourguignon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779392v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712857v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.U. Ro" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kim" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779422v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639873v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Sauvain" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riediker" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639889v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639872v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacoue-N&#232;gre" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639879v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucault" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639900v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639896v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779380v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes Hernandez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hellmann" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973643v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566834v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566830v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483802v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483825v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483794v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L&#233;gier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831542v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonmatin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Marchand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Colin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483816v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prad&#232;re" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831492v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831525v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483790v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398394v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831482v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pradere" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973359v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831497v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laffaire" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fraboulet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tack" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiani" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398072v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831521v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483820v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643872v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapouge" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cornard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831530v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071625v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831325v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denys" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831317v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aghnatios" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065914v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332971v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimetz" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335961v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332234v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483784v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332957v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398101v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flament" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071713v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058432v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071709v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071716v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333638v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaison" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333652v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287636v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338484v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287640v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338466v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065917v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338469v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aboukais" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338483v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338477v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337239v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338465v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338467v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338267v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338279v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338479v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340173v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340163v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342484v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04337986v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Oury" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hedouin-Langlet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Herrera" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Matera" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082881v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baumstark" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Clainche" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04161516v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03805774v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03801043v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03669209v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088469v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268890v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rigny" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pomeret" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478540v3" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897828v2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358450v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358436v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Gr&#233;goire" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590973v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446667v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446710v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446676v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387332v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387745v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387750v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263528v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280869v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263522v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuy" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263519v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263526v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263515v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumat" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267186v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280864v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussekey" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137316v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137303v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065554v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Br&#233;mard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065871v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065873v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065875v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990838v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01266694v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petuya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desmedt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c01889" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mascetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villenave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c06743" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Tyumyo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Bourdon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Ishizaka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144581" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle T Custodio Castro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana M Romano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c03137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04680896v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Custodio-Castro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Romano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00351" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aupetit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Houjeij" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Gregoire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Bourdon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EM00266J" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c02512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Oma&#241;a-Sanz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djadidi Toybou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100217" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangqin Guo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomeng Tian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Seng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Tobon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/bcsj.20190285" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990846v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Becote" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-14103-2020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Fukushima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Murata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Naganuma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-14321-2020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Siepka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta A. Stefaniak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.10.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorena Picone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Bava" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Juncal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP08658J" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dappe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.01.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP5TZPTQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Ishikawa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.04.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.11.032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM2KD4DN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3210-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579528v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny A. Tobon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena A. Picone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina B. Bava" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana C. Juncal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5181" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586682v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana M. Tamone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny A. Tob&#243;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.03.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Xiong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05546" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.02.058" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2017.05.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Schneider" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272087v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merlina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1248-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245029v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbillat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Led&#233;sert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.09.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51D9FBTH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schreck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C3FL2J3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222852v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Navel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.07.035" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSC76BNF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135577v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kalilainen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mutelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cantrel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2014.11.026" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-163B5L26-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Waele" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05655h" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222855v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milanfar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duponchel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12303" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244376v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loiseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02932e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261307v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780689v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02932E" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261411v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dappe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.03.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925550v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falgayrac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.11.073" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3LVN4V9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974700v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.10.053" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W781T8XH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940867v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimetz-Planchon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2013.12.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX0KSF8R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060433v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Jung" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Eom" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Kang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4AN00380B" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Nowak" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164877v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9607-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909984v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Chung" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Son" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac402406n" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860999v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouello" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.06.016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29G5FP26-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796842v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.01.029" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS9C6DH9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824725v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.03.051" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712636v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hwang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2029584" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725290v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp302874j" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559677v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Uzu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sauvain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.11.086" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563869v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013921" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066512v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aghnatios" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559701v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902190u" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363070v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scolaro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laureyns" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2098" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL1S0LZ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559688v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Aliouane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.09.053" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066156v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Scolaro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbillat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Laureyns" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372477v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.atmosenv.2008.07.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTWJZLS1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289466v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bremard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es051294x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267839v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2005.11.038" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN92LG2L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268152v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecornet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.04.027" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSGVDT87-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267838v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2005.11.032" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX7FR3T0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113563v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cho&#235;l" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecornet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269860v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Batonneau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gengembre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Maguer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0497173" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D5XGNM9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326315v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boughriet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269861v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Recourt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276108v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coeur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maenhaut" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Adams" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022969302107" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X94QPDLB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275861v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delalain" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guegan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030476" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GGNB2T4K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276695v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauwels" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020458" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SD8ML8DD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674502v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Buatier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05417116v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enida Nushi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Gr&#233;goire" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43917" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04681170v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04681156v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana M. Romano" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407676v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407721v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107892v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Infuso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Gregoire" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Bourdon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132220v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580118v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seng" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ishikawa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ishizaka" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580122v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tamone" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bava" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juncal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tobon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387765v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ishikawa" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387761v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446684v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Bava" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Picone" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Tamone" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263532v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raluca" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picone" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263530v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263505v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Stefaniak" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263511v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280873v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romano" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062074v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siepka" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062058v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062831v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062061v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assaf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gregoire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volkringer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062099v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eom" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062046v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062113v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062084v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062052v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062079v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062037v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larue" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castillo-Michel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bureau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062068v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Tayeb" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063276v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xiong" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063239v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barraza" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063232v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Xiong" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831267v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063288v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063271v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castillo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063304v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063309v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leveque" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063229v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nowak" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nowak" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831270v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063294v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744452v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turrell" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cristini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinowski" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T.T. Tran" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779409v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourguignon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779392v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712857v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.U. Ro" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kim" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779422v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639872v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacoue-N&#232;gre" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639873v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Sauvain" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riediker" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639889v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639879v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucault" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639900v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639896v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779380v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes Hernandez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hellmann" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973643v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566830v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483802v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566834v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483825v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483794v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L&#233;gier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831542v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonmatin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Marchand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Colin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483816v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prad&#232;re" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831525v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831492v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483790v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398394v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831482v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pradere" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831497v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laffaire" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fraboulet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tack" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiani" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973359v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398072v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831521v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483820v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831530v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643872v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapouge" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cornard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071625v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831325v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denys" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831317v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aghnatios" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065914v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332234v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332971v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimetz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335961v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483784v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398101v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flament" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332957v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071713v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058432v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071709v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071716v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333638v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaison" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333652v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287640v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338466v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065917v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338483v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338469v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aboukais" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287636v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338484v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338477v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337239v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338465v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338467v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338267v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338279v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338479v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340163v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340173v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342484v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04337986v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Oury" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hedouin-Langlet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Herrera" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Matera" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082881v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baumstark" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Clainche" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04161516v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03801043v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03805774v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03669209v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088469v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268890v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rigny" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pomeret" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478540v3" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897828v2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358450v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358436v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Gr&#233;goire" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590973v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446710v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446667v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446676v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387745v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387332v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387750v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280869v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263522v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuy" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263528v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263526v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263519v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263515v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumat" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267186v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280864v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussekey" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137316v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137303v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065554v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Br&#233;mard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065871v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065875v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065873v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990838v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01266694v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>