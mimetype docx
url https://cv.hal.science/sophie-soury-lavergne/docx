--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -2417,381 +2417,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUOS OF ARTEFACTS, CONNECTING TECHNOLOGY AND MANIPULATIVES TO ENHANCE MATHEMATICAL LEARNING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robot moves as tangible feedback in a mathematical game at primary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina de Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICME13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Hamburg, Germany. pp.24 - 31</w:t>
+              <w:t xml:space="preserve">Robotics in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492990v1</w:t>
+                <w:t xml:space="preserve">hal-01538937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot moves as tangible feedback in a mathematical game at primary school</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DUOS OF ARTEFACTS, CONNECTING TECHNOLOGY AND MANIPULATIVES TO ENHANCE MATHEMATICAL LEARNING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ICME13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hamburg, Germany. pp.24 - 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538937v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Number system and computation with a duo of artefacts: The pascaline and the e-pascaline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mallette de ressources mathématiques pour l’école. Cycle 1 – Cycle 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eysseric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Riou-Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michela Maschietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI Study 23 Primary mathematics study on whole numbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Macau, China</w:t>
+              <w:t xml:space="preserve">41e colloque international des professeurs et formateurs de mathématiques chargés de la formation des maîtres.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Mont de Marsan, France. pp.138-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538987v1</w:t>
+                <w:t xml:space="preserve">hal-02512409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallette de ressources mathématiques pour l’école. Cycle 1 – Cycle 2.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Number system and computation with a duo of artefacts: The pascaline and the e-pascaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Maschietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41e colloque international des professeurs et formateurs de mathématiques chargés de la formation des maîtres.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Mont de Marsan, France. pp.138-151</w:t>
+              <w:t xml:space="preserve">ICMI Study 23 Primary mathematics study on whole numbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Macau, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512409v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies pour la géométrie à l'école primaire</w:t>
               </w:r>
@@ -3073,122 +3073,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction between task design and technology design in creating tasks with Cabri Elem</w:t>
+                <w:t xml:space="preserve">Theory of didactical situations and instrumental genesis in a cabri elem book</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Mackrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Maschietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI Study 22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Oxford, United Kingdom. pp.81-89</w:t>
+              <w:t xml:space="preserve">CERME 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Antalya, Turkey. http://cerme8.metu.edu.tr/wgpapers/WG15/WG15_Mackrell.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988731v1</w:t>
+                <w:t xml:space="preserve">hal-00842919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE META-DIDACTICAL TRANSPOSITION: A MODEL FOR ANALYSING TEACHERS EDUCATION PROGRAMS</w:t>
               </w:r>
@@ -3293,122 +3293,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of didactical situations and instrumental genesis in a cabri elem book</w:t>
+                <w:t xml:space="preserve">The interaction between task design and technology design in creating tasks with Cabri Elem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Mackrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Maschietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Antalya, Turkey. http://cerme8.metu.edu.tr/wgpapers/WG15/WG15_Mackrell.pdf</w:t>
+              <w:t xml:space="preserve">ICMI Study 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Oxford, United Kingdom. pp.81-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842919v1</w:t>
+                <w:t xml:space="preserve">hal-00988731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils pour les mathématiques à l'école primaire</w:t>
               </w:r>
@@ -5045,204 +5045,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality process for dynamic geometry resources: the Intergeo project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CONCEPTION ET APPROPRIATION DE PARCOURS DE FORMATION CONTINUE D'ENSEIGNANTS : PROGRAMME PAIRFORM@NCE POUR LA FORMATION COLLABORATIVE EN LIGNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 6 : Sixth Conference of European Research in Mathematics Education Lyon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France. (12 p.)</w:t>
+              <w:t xml:space="preserve">EPAL Echanger pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948789v1</w:t>
+                <w:t xml:space="preserve">hal-00988763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONCEPTION ET APPROPRIATION DE PARCOURS DE FORMATION CONTINUE D'ENSEIGNANTS : PROGRAMME PAIRFORM@NCE POUR LA FORMATION COLLABORATIVE EN LIGNE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality process for dynamic geometry resources: the Intergeo project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Trgalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Jahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPAL Echanger pour Apprendre en Ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CERME 6 : Sixth Conference of European Research in Mathematics Education Lyon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France. (12 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988763v1</w:t>
+                <w:t xml:space="preserve">hal-00948789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality and added-value of dynamic geometry in the teaching and learning resources of the Inter2geo project</w:t>
               </w:r>
@@ -6193,217 +6193,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot moves as tangible feedback in a mathematical game at primary school</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina de Simone</w:t>
+                <w:t xml:space="preserve">The duo “pascaline and e-pascaline”: an example of using material and digital artefacts at primary school.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Maschietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eleonora Faggiano; Francesca Ferrara; Antonella Montone. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics in Education: Research and Practices for Robotics in STEM Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and technology Enhancing Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-160, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61488-5_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816515v1</w:t>
+                <w:t xml:space="preserve">hal-01816373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The duo “pascaline and e-pascaline”: an example of using material and digital artefacts at primary school.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michela Maschietto</w:t>
+                <w:t xml:space="preserve">Robot moves as tangible feedback in a mathematical game at primary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and technology Enhancing Mathematics Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotics in Education: Research and Practices for Robotics in STEM Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61488-5_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01816373v1</w:t>
+                <w:t xml:space="preserve">hal-01816515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers and teaching: theoretical perspectives and classroom implementation</w:t>
               </w:r>
@@ -7105,89 +7105,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mathématique de phénomènes variables, dans l'enseignement, à l'aide de la géométrie dynamique</w:t>
+                <w:t xml:space="preserve">Parcours de formation de formateurs et de stagiaires : suivi et analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRP. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988885v1</w:t>
+                <w:t xml:space="preserve">hal-00988915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for external testing, The Intergeo Consortium, Deliverable N◦: D6.2</w:t>
               </w:r>
@@ -7289,132 +7332,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de formation de formateurs et de stagiaires : suivi et analyse</w:t>
+                <w:t xml:space="preserve">Modélisation mathématique de phénomènes variables, dans l'enseignement, à l'aide de la géométrie dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRP. 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988915v1</w:t>
+                <w:t xml:space="preserve">hal-00988885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de formation en ligne, étude de processus d'appropriation</w:t>
               </w:r>
@@ -7871,51 +7871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E2D3B46"/>
+    <w:nsid w:val="3D4FF1B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8019,51 +8019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CFF41D58"/>
+    <w:nsid w:val="FA43028A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8253,51 +8253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-soury-lavergne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0357-6657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176835237" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508662v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-021-00086-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Croquelois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rabatel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538955v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soury-Lavergne Sophie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-015-0694-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0533-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Sacristan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-012-0424-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahn Ana Paula" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-011-0335-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.04.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Jahn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00613834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genev&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Buteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Massalabi Nouhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vandebrouck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Elvira P&#225;ez Murillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Noygues" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Riou-Azou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mackrell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arzarello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cusi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Garuti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Martignone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988837v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Birebent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793655v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortenkamp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Libbrecht" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Jahn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988833v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calpe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948789v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988763v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961996v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962069v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962030v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Arzarello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816515v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61488-5_7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merrilyn Goos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190323v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853287v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Guillaume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988917v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988885v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hasek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pech" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Recio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988915v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988913v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004906v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01610658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-soury-lavergne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0357-6657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176835237" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508662v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-021-00086-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Croquelois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rabatel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538955v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soury-Lavergne Sophie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-015-0694-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0533-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Sacristan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-012-0424-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahn Ana Paula" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-011-0335-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.04.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Jahn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00613834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genev&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Buteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Massalabi Nouhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vandebrouck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Elvira P&#225;ez Murillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Noygues" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Riou-Azou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mackrell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arzarello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cusi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Garuti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Martignone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988837v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Birebent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793655v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortenkamp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Libbrecht" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Jahn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988833v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calpe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961996v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962069v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962030v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Arzarello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816373v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61488-5_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816515v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merrilyn Goos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190323v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853287v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Guillaume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988917v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hasek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pech" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Recio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988885v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988913v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004906v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01610658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>