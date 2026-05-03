--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1012,338 +1012,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designer and Teacher: Activities and Interaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'intérêt des constructions molles en géométrie dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MathémaTICE Les nouvelles technologies pour l'enseignement des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, http://revue.sesamath.net/spip.php?article364</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00610043v1</w:t>
+                <w:t xml:space="preserve">hal-00988851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I2Geo quality assessment process: a tool for teacher professional development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Trgalová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Mathematics &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (3), https://php.radford.edu/~ejmt/ContentIndex.php#v5n3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'intérêt des constructions molles en géométrie dynamique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designer and Teacher: Activities and Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MathémaTICE Les nouvelles technologies pour l'enseignement des mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.1813-1817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2011.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988851v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00610043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between designer and trainer: an investigation on a French blended training program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2417,191 +2417,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot moves as tangible feedback in a mathematical game at primary school</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DUOS OF ARTEFACTS, CONNECTING TECHNOLOGY AND MANIPULATIVES TO ENHANCE MATHEMATICAL LEARNING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ICME13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hamburg, Germany. pp.24 - 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538937v1</w:t>
+                <w:t xml:space="preserve">hal-01492990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUOS OF ARTEFACTS, CONNECTING TECHNOLOGY AND MANIPULATIVES TO ENHANCE MATHEMATICAL LEARNING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robot moves as tangible feedback in a mathematical game at primary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina de Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICME13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Hamburg, Germany. pp.24 - 31</w:t>
+              <w:t xml:space="preserve">Robotics in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492990v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallette de ressources mathématiques pour l’école. Cycle 1 – Cycle 2.</w:t>
               </w:r>
@@ -2922,178 +2922,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beginning of the adventure with pascaline and e-pascaline</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire faire des mathématiques avec la géométrie dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Technology in Mathematic Teaching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bari, Italy. pp.194-199</w:t>
+              <w:t xml:space="preserve">Conférence à l'Institut National de la Recherche en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988728v1</w:t>
+                <w:t xml:space="preserve">hal-00988828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire faire des mathématiques avec la géométrie dynamique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The beginning of the adventure with pascaline and e-pascaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Maschietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à l'Institut National de la Recherche en Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">International Conference on Technology in Mathematic Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bari, Italy. pp.194-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988828v1</w:t>
+                <w:t xml:space="preserve">hal-00988728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of didactical situations and instrumental genesis in a cabri elem book</w:t>
               </w:r>
@@ -3595,178 +3595,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de phénomènes variables à l'aide de la géométrie dynamique</w:t>
+                <w:t xml:space="preserve">Teachers' involvement in collaborative research, example of mathematics and technology in primary schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Bessot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Genève, Suisse. pp.742-753</w:t>
+              <w:t xml:space="preserve">Conférence à l'Università degli Studi di Modena e Reggio Emilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Reggio Emilia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988743v1</w:t>
+                <w:t xml:space="preserve">hal-00988831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers' involvement in collaborative research, example of mathematics and technology in primary schools</w:t>
+                <w:t xml:space="preserve">Modélisation de phénomènes variables à l'aide de la géométrie dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à l'Università degli Studi di Modena e Reggio Emilia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Reggio Emilia, Italy</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Suisse. pp.742-753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988831v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire entrer les élèves dans un processus authentique de modélisation d'un phénomène périodique : la grande roue d'Ho Chi Minh ville</w:t>
               </w:r>
@@ -3778,51 +3778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Birebent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3981,51 +3981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Trgalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Kortenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Libbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4432,286 +4432,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géométrie dynamique à l'école primaire, pourquoi faire bouger les points ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de ressources numériques comme moyen de soutenir l'intégration des TICE dans les classes - le cas de la géométrie dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Libbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Université d'Automne du SNUipp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, La Londe - Les Maures, France</w:t>
+              <w:t xml:space="preserve">Les mathématiciens et l'enseignement de leur discipline en France, Séminaire de l'assemblée des directeurs d'IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988844v1</w:t>
+                <w:t xml:space="preserve">hal-00988800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergeo quality assessment process: a tool for teacher professional development?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La géométrie dynamique à l'école primaire, pourquoi faire bouger les points ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jana Trgalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CADGME conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hluboká nad Vltavou, Czech Republic</w:t>
+              <w:t xml:space="preserve">10ème Université d'Automne du SNUipp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, La Londe - Les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948760v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de ressources numériques comme moyen de soutenir l'intégration des TICE dans les classes - le cas de la géométrie dynamique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Libbrecht</w:t>
+                <w:t xml:space="preserve">Intergeo quality assessment process: a tool for teacher professional development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Trgalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mathématiciens et l'enseignement de leur discipline en France, Séminaire de l'assemblée des directeurs d'IREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">CADGME conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hluboká nad Vltavou, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988800v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to assess the quality of interactive dynamic geometry resources? The Intergeo experience</w:t>
               </w:r>
@@ -4956,51 +4956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de ressources pédagogiques pour la géométrie dynamique et évaluation de leur qualité : le projet Intergeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5045,234 +5045,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONCEPTION ET APPROPRIATION DE PARCOURS DE FORMATION CONTINUE D'ENSEIGNANTS : PROGRAMME PAIRFORM@NCE POUR LA FORMATION COLLABORATIVE EN LIGNE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality process for dynamic geometry resources: the Intergeo project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Trgalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Jahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPAL Echanger pour Apprendre en Ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CERME 6 : Sixth Conference of European Research in Mathematics Education Lyon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France. (12 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988763v1</w:t>
+                <w:t xml:space="preserve">hal-00948789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality process for dynamic geometry resources: the Intergeo project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CONCEPTION ET APPROPRIATION DE PARCOURS DE FORMATION CONTINUE D'ENSEIGNANTS : PROGRAMME PAIRFORM@NCE POUR LA FORMATION COLLABORATIVE EN LIGNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 6 : Sixth Conference of European Research in Mathematics Education Lyon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France. (12 p.)</w:t>
+              <w:t xml:space="preserve">EPAL Echanger pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948789v1</w:t>
+                <w:t xml:space="preserve">hal-00988763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality and added-value of dynamic geometry in the teaching and learning resources of the Inter2geo project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5362,51 +5362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Libbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Trgalová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd International Conference on Virtual Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Constanta, Romania. pp.ISSN 1841-9844; ISSN 1841-9836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5431,51 +5431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de ressources pédagogiques et amélioration de leur qualité : le cas de la géométrie dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Trgalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5526,51 +5526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de conceptions d'élèves dans Baghera, un environnement informatique pour l'apprentissage humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Trgalová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6294,64 +6294,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot moves as tangible feedback in a mathematical game at primary school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7871,51 +7871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D4FF1B1"/>
+    <w:nsid w:val="456B28C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8019,51 +8019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FA43028A"/>
+    <w:nsid w:val="37C6BB6D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8253,51 +8253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-soury-lavergne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0357-6657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176835237" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508662v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-021-00086-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Croquelois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rabatel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538955v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soury-Lavergne Sophie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-015-0694-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0533-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Sacristan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-012-0424-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahn Ana Paula" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-011-0335-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.04.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Jahn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00613834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genev&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Buteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Massalabi Nouhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vandebrouck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Elvira P&#225;ez Murillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Noygues" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Riou-Azou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mackrell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arzarello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cusi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Garuti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Martignone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988837v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Birebent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793655v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortenkamp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Libbrecht" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Jahn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988833v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calpe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961996v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962069v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962030v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Arzarello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816373v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61488-5_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816515v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merrilyn Goos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190323v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853287v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Guillaume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988917v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hasek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pech" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Recio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988885v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988913v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004906v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01610658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-soury-lavergne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0357-6657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176835237" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508662v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-021-00086-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Croquelois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rabatel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538955v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soury-Lavergne Sophie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-015-0694-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0533-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Sacristan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-012-0424-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahn Ana Paula" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-011-0335-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Jahn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.04.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00613834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genev&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Buteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Massalabi Nouhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vandebrouck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Elvira P&#225;ez Murillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Noygues" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Riou-Azou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mackrell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arzarello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cusi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Garuti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Martignone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988837v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Birebent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793655v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortenkamp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Libbrecht" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Jahn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988833v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calpe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948789v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988763v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961996v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962069v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962030v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Arzarello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816373v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61488-5_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816515v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merrilyn Goos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190323v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853287v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Guillaume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988917v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hasek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pech" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Recio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988885v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988913v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004906v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01610658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>